--- v0 (2026-03-31)
+++ v1 (2026-05-07)
@@ -66,14332 +66,14436 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (150)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités de l'ordre négocié</w:t>
+                <w:t xml:space="preserve">Analyse conceptuelle (3ème partie du numéro spécial sur les &amp;quot;Réalités de l'ordre négocié&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Enjolras</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.N4081B3K</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accord sur le PSE peut-il être conclu au niveau du groupe ? - À propos de l’affaire « Auchan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'État en matière de PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « garanties au moins équivalentes » : quelle(s) réalité(s) dans les négociations collectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.N4035B3T</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le droit du travail à l'aune des défis environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bergeron Florence</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Juridique CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 262, pp. 5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est la jurisprudence « sociale » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04998587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du dialogue professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fil des romans (du travail)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05040515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les fonctions (et finalités) du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05450461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification du contrat de travail pour motif économique : les (nouveaux) éclairages de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04462764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le droit du travail dans un monde troublé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp. 498-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacrima, de C. Guiela Nguyen (production du Théâtre national de Strasbourg) C. Guiela Nguyen, Lacrima. Une histoire contemporaine des larmes, Actes Sud-Papiers, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Et maintenant ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à 1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07 et 08, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs (Colloque Avosial sur la rupture du contrat de travail)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au(x) pays des sources du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le plan de sauvegarde de l’emploi, 10 ans après la loi du 14 juin 2013</w:t>
+              <w:t xml:space="preserve">, 2024, pp.N0746B2Z</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04413515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subtilités de l'arrêt Paragon Transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation des plans de sauvegarde de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de licenciement collectif : quid des conséquences environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04212746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble(s) dans la jurisprudence sur les PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03995433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie d'emploi, une perspective du possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04345701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse de la « grande démission »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du droit du travail par ses acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs comptables des difficultés économiques : quelle portée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés économiques : nouvelles précisions jurisprudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03904889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’expert-comptable du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité des syndicats signataires d'un accord portant PSE, nouvel objet du contrôle administratif de validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation du PSE et assistance des syndicats par un expert désigné par le CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03904888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité et connaissance en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (2022/2), p. 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.089.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSE unilatéral : quid de la tentative préalable de négociation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentative loyale de négociation comme préalable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage de la référence aux « garanties au moins équivalentes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Champeil-Desplats, Théorie générale des droits et libertés. Perspective analytique, Dalloz, coll. « À droit ouvert », 2019, 452 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence de la rupture conventionnelle collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation du dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waquet, tel qu'en lui-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04363911v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi des transitions collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waquet, le combat pour le progrès du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accord collectif minoritaire peut-il instituer un PSE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité partielle, face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité réduite pour le maintien en emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 07/08, pp.471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi De Vos, Départ volontaire (suivi de Kadoc), Actes Sud-Papiers, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 07/08, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert le droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02497342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE et le droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation des conventions et accords collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11/20, pp.771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord de performance collective et accord de substitution (en cas de transfert d'entreprise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5/20, pp.315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences des acteurs du dialogue social : un enjeu essentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel. La revue de l'ANDRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi PACTE : quelle contribution au renouveau du droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSE : l'expert-comptable face à la non-communication de pièces par l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire et le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la procédure (en matière de PSE). À propos de l'arrêt British Airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture conventionnelle collective, étape 2 : le regard du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accord sur le comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, p. 50 / BJT110f1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories professionnelles : le Conseil d'État affine sa doctrine (procédurale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PSE, à l'ombre de la branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie des périmètres en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et maintenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts d'entreprise et licenciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 299, p. 435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit du licenciement économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail, entre ordre et désordre (seconde partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle théorie juridique de l'inaptitude médicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme 2017. L'hypothèse de la création artificielle de difficultés économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la référence à la fraude en matière de transfert d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soubassements de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi du PSE en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicat catégoriel et accord collectif sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des accords (collectifs) sans juge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand transférer rime avec liquider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une meilleure justice du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail, entre ordre et désordre (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre ou pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'autonomie de l'accord d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre… ou pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence du Conseil d'État sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07, pp.484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ost, À quoi sert le droit ? Usages, fonctions, finalités, Bruylant, coll. « Penser le droit », 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’autonomie de l’accord d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l’accord collectif : quels changements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1717, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le licenciement comme objet de dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme (religieux) et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands licenciements économiques et plan de sauvegarde de l'emploi après la loi du 14 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la capacité d'un syndicat catégoriel à conclure un accord collectif sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07, pp.613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Paul Durand…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du côté de chez Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1695, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi Macron et l’emploi : suite…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi Macron et l’emploi (III) : simplifier, sécuriser, libérer, délivrer…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périmètre de l’ordre des licenciements à l’épreuve du projet de loi Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands licenciements économiques et plan de sauvegarde de lemploi après la loi du 14 juin 2013 : les premières décisions du Conseil dÉtat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la capacité d’un syndicat catégoriel à conclure un accord collectif sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du droit et doctrine juridique : quelles représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (2), pp.189-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.075.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d’acte de la rupture et résiliation judiciaire : vers une déconstruction de la jurisprudence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1625, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homologation du PSE : (premières) esquisses interprétatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homologation du PSE : (premières) esquisses interprétatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.336-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et maintenant des accords de maintien de l’emploi offensifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entretien d’embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267, pp.586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et maintenant des accords de maintien de l'emploi « offensifs » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de sauvegarde de l’emploi sous l’empire de la loi relative à la sécurisation de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les clauses d’indivisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (7-8), pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur l'identité et la (con)textualité du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (1), pp.99 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.070.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité de la procédure de licenciement collectif affecte-t-elle la procédure de consultation du CE sur la décision économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La volonté du salarié en matière de rupture unilatérale du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 780, pp.471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équivoques sur l'ordre des licenciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause fautive de licenciement (au miroir des jurisprudence judiciaire et administrative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 07/13, pp.427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi relative à la sécurisation de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands licenciements collectifs dans l’ordre administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité de la procédure de licenciement collectif affecte-t-elle la procédure de consultation du CE sur la décision économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’information et de la consultation du comité d’entreprise - Bâtir une &amp;quot;culture de la confiance&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (9), pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de rechercher un repreneur en cas de fermeture de site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du licenciement économique à l’épreuve de la sécurisation de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'information et de la consultation du comité d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique majeure est celle du consentement des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1588, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de rechercher un repreneur en cas de fermeture de site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (10), pp.827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivoques sur l’ordre des licenciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (10), pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentation de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1609, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau modèle de droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1569, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand prend fin l'obligation de reclassement en cas de proposition d'adhésion à une convention de reclassement personnalisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de départs volontaires et prise d'acte de la rupture : les vicissitudes de la volonté du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d'acte de la rupture. Saisine du conseil de prud'hommes. Qualification de la rupture. Action en résiliation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de contestation de la cause économique en cas de rupture amiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre des licenciements à l'épreuve de la logique contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de garantie d'emploi et PSE : quelle combinaison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique Viveo : au législateur de reprendre la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reclassement à l'étranger : les apports contrastés de la circulaire du 15 mars 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 06, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cessation d'activité d'une filiale : quel contrôle des licenciements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures conventionnelles et droit du licenciement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la portée de l'adhésion à une convention de reclassement personnalisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert d'entreprise entre personnes morales de droit public et ancienneté des salariés transférés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « promesse » d'un reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 05, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de sociétés et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur face aux propositions « indécentes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets insoupçonnés de l'insuffisance du plan de sauvegarde de l'emploi. Retour sur un arrêt passé quelque peu inaperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, pp.515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chambre sociale et le volontariat. A propos de l'arrêt Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Causes (économiques) enchevêtrées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05, pp.297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral, un système d'imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurations : l'anticipation de la mise en cause de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment de l'appréciation judiciaire de la légitimité du licenciement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 06, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle judiciaire des choix de gestion de l'employeur : le sens des limites et les limites du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPEC vs. PSE : fin de partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la nature juridique de la prise d'acte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir dévoyé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 07 et 08, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts de l'interprétation jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan social : un acte normateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36, pp.550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les primes &amp;quot;anti-grève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 617, p. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour motif économique : l'obligation générale de reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, p. 511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (150)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyse conceptuelle (3ème partie du numéro spécial sur les &amp;quot;Réalités de l'ordre négocié&amp;quot;)</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités de l'ordre négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Enjolras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergeron Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, pp.N4081B3K</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le digital s’invite dans le monde du travail : quel ordre négocié ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 38 (2), pp.7-14, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de sauvegarde de l’emploi, 10 ans après la loi du 14 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité de l'État en matière de PSE</w:t>
+              <w:t xml:space="preserve">, 965, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages, fonctions, finalités du droit. Nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Les « garanties au moins équivalentes » : quelle(s) réalité(s) dans les négociations collectives ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ost François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohnle Jochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Linxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant Lefebvre group, 32, 775 p., 2025, Penser le droit, Arnaud Van Waeyenberge, 978-2-8027-7629-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir du droit du travail. Perspectives internationale et comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Repenser le droit du travail à l'aune des défis environnementaux</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Palli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue social. L’avènement d’un modèle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Où en est la jurisprudence « sociale » ?</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.700, 2021, Paradigme, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les ordonnances Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Du dialogue professionnel</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editiions Dalloz. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Thèmes et commentaires, 978-2-247-18231-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la théorie de l'interprétation jurisprudentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Au fil des romans (du travail)</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G.D.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2009, Collection Fondation Varenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture du contrat de travail en droits français et allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...136 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1532 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gea</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...8274 lines deleted...]
-                <w:t xml:space="preserve">hal-03029742v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2000, 2-86820-148-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise en (théorie du) droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Teyssié (dir.), Les métamorphoses du droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp. 148-154, 2025, Perspective(s), ‎ 978-2711042418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions et finalités du droit du travail. Deux regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 99-157, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une triade au coeur de la scène (tierce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 11-29, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'entreprise en (théorie du) droit du travail</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie théâtrale du droit (pour penser les usages du droit par ses acteurs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp. 148-154, 2025, Perspective(s), ‎ 978-2711042418</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 651-722, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du droit du travail (par ses acteurs). Deux regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 269-313, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une théorie théâtrale du droit (pour penser les usages du droit par ses acteurs)</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp. 651-722, 2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-H. Antonmattei, A. Chatriot, L. Pécaut-Rivolier, Y. Struillou (dir.), Histoire du droit du travail par les textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp. 259-281, 2025, ‎ 978-2717872996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1938</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du marché du travail : quel avenir pour le droit du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economica. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp. 259-281, 2025, ‎ 978-2717872996</w:t>
+              <w:t xml:space="preserve">IRJS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeurJean-Emmanuel Ray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS Editions, pp. 137-151, 2025, ‎ 978-2850020704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au-delà du marché du travail : quel avenir pour le droit du travail ?</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue social… et écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRJS Editions. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, IRJS Editions, pp. 137-151, 2025, ‎ 978-2850020704</w:t>
+              <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires d'un juriste: Mélanges en l'honneur de Marc Véricel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ‎ 978-2849346549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : La question de l’avenir du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 15, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : The future of labour law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords collectifs dans les TPE : approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministère du Travail, du Plein Emploi et de l'Insertion Professionnelle - Direction Générale du Travail, La négociation collective en 2022. Edition 2023, Bilan &amp; Rapports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 447, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction : The future of labour law</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle grammaire du droit du travail ? (Réflexions à partir du cas français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 25, 2023, A la croisée des droits, 9782802769446</w:t>
+              <w:t xml:space="preserve">, p. 43, 2023, A la croisée des droits, 9782802769446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Un dialogue social… et écologique ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et transition écologique. Ou la construction d’un récit (d’avenir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, 2023, ‎ 978-2849346549</w:t>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 687, 2023, A la croisée des droits, 9782802769446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une théorie des acteurs du (droit du) travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégoire Loiseau; Pascal Lokiec; Christine Neau-Leduc; Jean-Emmanuel Ray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Pierre-Yves Verkindt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p. 183, 2022, 9782275111490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords collectifs sur le comité social et économique (CSE) : des pratiques innovantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du travail, de l'emploi et de l'insertion / Direction Générale du Travail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan de la négociation collective en 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 261, 2022, Bilan &amp; Rapports</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation par les acteurs du dialogue social : regards croisés entre sciences juridiques et sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction : La question de l’avenir du droit du travail</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Bourguignon et Arnaud Stimec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse organisationnelle du dialogue social: Pratiques et perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.111-133, 2022, 978-2376877059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.bourg.2022.03.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dystopies et droit, au miroir du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+              <w:t xml:space="preserve">Emilie Gicquiaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dystopies et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 313, 2022, Droit et sciences politiques, 978-2-84934-638-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que sera demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krys Pagani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avocat face à l'évolution du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 38, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement d'un modèle de dialogue social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 15, 2023, A la croisée des droits, 9782802769446</w:t>
+              <w:t xml:space="preserve">, pp. 27-42, 2021, 978-2-39013-343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies du renouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle grammaire du droit du travail ? (Réflexions à partir du cas français)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 659-680, 2021, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse dialogique (ou dialogale) en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 43, 2023, A la croisée des droits, 9782802769446</w:t>
+              <w:t xml:space="preserve">, pp. 57-84, 2021, 978-2-39013-343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue social ? Vous avez dit dialogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036653v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 201-203, 2021, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résiliation judiciaire en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2023, A la croisée des droits, 9782802769446</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit du travail et transition écologique. Ou la construction d’un récit (d’avenir)</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, p. 687, 2023, A la croisée des droits, 9782802769446</w:t>
+              <w:t xml:space="preserve">Frédéric Géa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur les ordonnances Macron. Un nouveau droit du travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Dalloz, 2020, 978-2-247-18231-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une théorie des acteurs du (droit du) travail</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renouveau de la négociation collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grégoire Loiseau; Pascal Lokiec; Christine Neau-Leduc; Jean-Emmanuel Ray. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, p. 183, 2022, 9782275111490</w:t>
+              <w:t xml:space="preserve">Frédéric Géa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur les ordonnances Macron. Un nouveau droit du travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Dalloz, 2020, 978-2-247-18231-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les accords collectifs sur le comité social et économique (CSE) : des pratiques innovantes ?</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'accord collectif de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, p. 261, 2022, Bilan &amp; Rapports</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Jean Mouly. Voyage au bout de la logique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp. 171-189, 2020, 978 284 287 805 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’appropriation par les acteurs du dialogue social : regards croisés entre sciences juridiques et sciences de gestion</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les configurations du comité social et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur les ordonnances Macron. Un nouveau droit du travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Dalloz, 2020, 978-2-247-18231-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise d'acte de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Jeammaud; Martine Le Friand; Pascal Lokiec; Cyril Wolmark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À droit ouvert. Mélanges en l'honneur d'Antoine Lyon-Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.363-376, 2018, Études, mélanges, travaux, 978-2-247-13972-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir et responsabilité en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Supiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise dans un monde sans frontières: Perspectives économiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.219-232, 2015, Les sens du droit, 9782247152124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise sous l'angle de la théorie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne-Marie Tuffery-Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité sociale de l'entreprise. En Alsace et en Lorraine du XIXe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 45, 2010, 978-2-7535-1267-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention des différents acteurs de l'entreprise en matière d'exécution du plan social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Kerbourc'h et Christophe Willmann, avec Rachel Beaujolin-Bellet et Dominique Méda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le salarié, l'entreprise, le juge et l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, p. 139, 2001, 9 782110 04815 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan social, une &amp;quot;modalité de gestion des sureffectifs&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gestion des Sureffectifs. Enjeux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, p. 47, 2001, 2-7178-4284-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de subsidiarité dans le droit de l'aide sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Stévenot</w:t>
-[...28 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drôle(s) de droit(s). Mélanges en l'honneur de Elie Alfandari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 303, 1999, 2 247 03566 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que sera demain ?</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité sociale et solidarité familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Krys Pagani. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 38, 2022</w:t>
+              <w:t xml:space="preserve">Olivier Jouanjan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de droit théorique et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 2, Presses Universitaires de Strasbourg, p. 107, 1999, 2-86820-020-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...1277 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029738v1</w:t>
-              </w:r>
-[...632 lines deleted...]
-                <w:t xml:space="preserve">hal-03029736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat d'urgence sanitaire et (droit du) travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue social ? Vous avez dit dialogue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14401,193 +14505,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Dalloz. Aux sources du Droit français, l'ascension d'un juriste visionnaire, Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magnier-Merran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désiré Dalloz, l’ascension d’un juriste révolutionnaire, Propos introductifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tordjman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Faculté de droit de Nancy : l'héritage et la promesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Géa - Institut François Gény (Université de Lorraine), Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14597,91 +14701,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14691,175 +14795,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme analytique sur l’argumentation judiciaire en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERIT-CRDP, Université Nancy 2; GIP Droit et Justice. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide sociale et obligation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Nancy 2 - CERIT. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15006,51 +15110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Florence" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.075.0189" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7R5CW8ZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;al" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.070.0099" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Q4WCQ4VG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lamine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572394v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/itineraires-dun-juriste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.03.0111" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-dialogue-social-2021-9782390133438.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400181v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rouyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01905386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029747v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029743v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohnle Jochen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Linxin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emeric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Palli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03362858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/retour-sur-les-ordonnances-macron-p.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-la-theorie-de-l-interpretation-jurisprudentielle-droit-du-travail-et-theorie-du-droit-dans-la-perspective-du-dialogisme-4-volumes-9782916606231.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnier-Merran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tordjman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.075.0189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7R5CW8ZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.070.0099" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Q4WCQ4VG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;al" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241398v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Florence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ost Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohnle Jochen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Linxin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Palli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03362858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-dialogue-social-2021-9782390133438.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/retour-sur-les-ordonnances-macron-p.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-la-theorie-de-l-interpretation-jurisprudentielle-droit-du-travail-et-theorie-du-droit-dans-la-perspective-du-dialogisme-4-volumes-9782916606231.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lamine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/itineraires-dun-juriste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.03.0111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rouyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01905386v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029744v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029738v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267644v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnier-Merran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tordjman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>