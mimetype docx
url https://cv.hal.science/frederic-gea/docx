--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -66,77 +66,420 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités de l'ordre négocié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergeron Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de sauvegarde de l’emploi, 10 ans après la loi du 14 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 965, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le digital s’invite dans le monde du travail : quel ordre négocié ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 38 (2), pp.7-14, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (150)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse conceptuelle (3ème partie du numéro spécial sur les &amp;quot;Réalités de l'ordre négocié&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -165,14187 +508,13844 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, pp.N4081B3K</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un accord sur le PSE peut-il être conclu au niveau du groupe ? - À propos de l’affaire « Auchan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité de l'État en matière de PSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « garanties au moins équivalentes » : quelle(s) réalité(s) dans les négociations collectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, pp.N4035B3T</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le droit du travail à l'aune des défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action Juridique CFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 262, pp. 5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en est la jurisprudence « sociale » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04998587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dialogue professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil des romans (du travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05040515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les fonctions (et finalités) du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05450461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Et maintenant ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacrima, de C. Guiela Nguyen (production du Théâtre national de Strasbourg) C. Guiela Nguyen, Lacrima. Une histoire contemporaine des larmes, Actes Sud-Papiers, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification du contrat de travail pour motif économique : les (nouveaux) éclairages de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04462764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le droit du travail dans un monde troublé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 498-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lacrima, de C. Guiela Nguyen (production du Théâtre national de Strasbourg) C. Guiela Nguyen, Lacrima. Une histoire contemporaine des larmes, Actes Sud-Papiers, 2024</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à 1938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.423</w:t>
+              <w:t xml:space="preserve">, 2024, 07 et 08, pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Et maintenant ? »</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs (Colloque Avosial sur la rupture du contrat de travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04413515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au(x) pays des sources du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.N0746B2Z</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de licenciement collectif : quid des conséquences environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04212746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble(s) dans la jurisprudence sur les PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03995433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation des plans de sauvegarde de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subtilités de l'arrêt Paragon Transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie d'emploi, une perspective du possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04345701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité et connaissance en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (2022/2), p. 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.089.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation du PSE et assistance des syndicats par un expert désigné par le CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03904888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du droit du travail par ses acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse de la « grande démission »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs comptables des difficultés économiques : quelle portée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés économiques : nouvelles précisions jurisprudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03904889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’expert-comptable du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité des syndicats signataires d'un accord portant PSE, nouvel objet du contrôle administratif de validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accord collectif minoritaire peut-il instituer un PSE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation du dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waquet, tel qu'en lui-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Porta</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.498</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour à 1938</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage de la référence aux « garanties au moins équivalentes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Champeil-Desplats, Théorie générale des droits et libertés. Perspective analytique, Dalloz, coll. « À droit ouvert », 2019, 452 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence de la rupture conventionnelle collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSE unilatéral : quid de la tentative préalable de négociation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentative loyale de négociation comme préalable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waquet, le combat pour le progrès du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi des transitions collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07 et 08, pp.433</w:t>
+              <w:t xml:space="preserve">, 2021, 05, pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propos conclusifs (Colloque Avosial sur la rupture du contrat de travail)</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi PACTE : quelle contribution au renouveau du droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi De Vos, Départ volontaire (suivi de Kadoc), Actes Sud-Papiers, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 07/08, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert le droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02497342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE et le droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1142</w:t>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voyage au(x) pays des sources du droit du travail</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité réduite pour le maintien en emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 07/08, pp.471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité partielle, face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation des conventions et accords collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.N0746B2Z</w:t>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11/20, pp.771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit du travail et écologie</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord de performance collective et accord de substitution (en cas de transfert d'entreprise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5/20, pp.315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences des acteurs du dialogue social : un enjeu essentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel. La revue de l'ANDRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la procédure (en matière de PSE). À propos de l'arrêt British Airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.17</w:t>
+              <w:t xml:space="preserve">, 2019, 09, pp.574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les subtilités de l'arrêt Paragon Transaction</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire et le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSE : l'expert-comptable face à la non-communication de pièces par l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie des périmètres en droit du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accord sur le comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, p. 50 / BJT110f1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture conventionnelle collective, étape 2 : le regard du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.415</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La négociation des plans de sauvegarde de l’emploi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories professionnelles : le Conseil d'État affine sa doctrine (procédurale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PSE, à l'ombre de la branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicat catégoriel et accord collectif sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des accords (collectifs) sans juge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme 2017. L'hypothèse de la création artificielle de difficultés économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit du licenciement économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail, entre ordre et désordre (seconde partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle théorie juridique de l'inaptitude médicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 965</w:t>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure de licenciement collectif : quid des conséquences environnementales ?</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et maintenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts d'entreprise et licenciements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 299, p. 435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la référence à la fraude en matière de transfert d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soubassements de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.553</w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trouble(s) dans la jurisprudence sur les PSE</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi du PSE en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l’accord collectif : quels changements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1717, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre ou pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail, entre ordre et désordre (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une meilleure justice du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand transférer rime avec liquider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'autonomie de l'accord d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre… ou pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ost, À quoi sert le droit ? Usages, fonctions, finalités, Bruylant, coll. « Penser le droit », 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence du Conseil d'État sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07, pp.484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’autonomie de l’accord d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du droit et doctrine juridique : quelles représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (2), pp.189-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.075.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands licenciements économiques et plan de sauvegarde de l'emploi après la loi du 14 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la capacité d'un syndicat catégoriel à conclure un accord collectif sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07, pp.613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Paul Durand…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du côté de chez Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1695, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le licenciement comme objet de dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme (religieux) et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi Macron et l’emploi : suite…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi Macron et l’emploi (III) : simplifier, sécuriser, libérer, délivrer…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périmètre de l’ordre des licenciements à l’épreuve du projet de loi Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands licenciements économiques et plan de sauvegarde de lemploi après la loi du 14 juin 2013 : les premières décisions du Conseil dÉtat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la capacité d’un syndicat catégoriel à conclure un accord collectif sur le PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de sauvegarde de l’emploi sous l’empire de la loi relative à la sécurisation de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d’acte de la rupture et résiliation judiciaire : vers une déconstruction de la jurisprudence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1625, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homologation du PSE : (premières) esquisses interprétatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homologation du PSE : (premières) esquisses interprétatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.336-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et maintenant des accords de maintien de l’emploi offensifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entretien d’embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267, pp.586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et maintenant des accords de maintien de l'emploi « offensifs » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau modèle de droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1569, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentation de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1609, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivoques sur l’ordre des licenciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (10), pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi relative à la sécurisation de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands licenciements collectifs dans l’ordre administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité de la procédure de licenciement collectif affecte-t-elle la procédure de consultation du CE sur la décision économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’information et de la consultation du comité d’entreprise - Bâtir une &amp;quot;culture de la confiance&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (9), pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équivoques sur l'ordre des licenciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause fautive de licenciement (au miroir des jurisprudence judiciaire et administrative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 07/13, pp.427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur l'identité et la (con)textualité du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (1), pp.99 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.070.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité de la procédure de licenciement collectif affecte-t-elle la procédure de consultation du CE sur la décision économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La volonté du salarié en matière de rupture unilatérale du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 780, pp.471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les clauses d’indivisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (7-8), pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de rechercher un repreneur en cas de fermeture de site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du licenciement économique à l’épreuve de la sécurisation de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'information et de la consultation du comité d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de rechercher un repreneur en cas de fermeture de site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (10), pp.827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique majeure est celle du consentement des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1588, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de contestation de la cause économique en cas de rupture amiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand prend fin l'obligation de reclassement en cas de proposition d'adhésion à une convention de reclassement personnalisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de départs volontaires et prise d'acte de la rupture : les vicissitudes de la volonté du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise d'acte de la rupture. Saisine du conseil de prud'hommes. Qualification de la rupture. Action en résiliation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre des licenciements à l'épreuve de la logique contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de garantie d'emploi et PSE : quelle combinaison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique Viveo : au législateur de reprendre la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « promesse » d'un reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 05, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert d'entreprise entre personnes morales de droit public et ancienneté des salariés transférés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la portée de l'adhésion à une convention de reclassement personnalisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reclassement à l'étranger : les apports contrastés de la circulaire du 15 mars 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 06, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cessation d'activité d'une filiale : quel contrôle des licenciements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures conventionnelles et droit du licenciement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Causes (économiques) enchevêtrées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05, pp.297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral, un système d'imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chambre sociale et le volontariat. A propos de l'arrêt Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur face aux propositions « indécentes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets insoupçonnés de l'insuffisance du plan de sauvegarde de l'emploi. Retour sur un arrêt passé quelque peu inaperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, pp.515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de sociétés et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurations : l'anticipation de la mise en cause de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment de l'appréciation judiciaire de la légitimité du licenciement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 06, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir dévoyé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 07 et 08, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPEC vs. PSE : fin de partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la nature juridique de la prise d'acte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle judiciaire des choix de gestion de l'employeur : le sens des limites et les limites du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts de l'interprétation jurisprudentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 02, pp.114</w:t>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La garantie d'emploi, une perspective du possible ?</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour motif économique : l'obligation générale de reclassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.1106</w:t>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, p. 511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'hypothèse de la « grande démission »</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les primes &amp;quot;anti-grève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.641</w:t>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 617, p. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan social : un acte normateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, pp.147</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36, pp.550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...8671 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205892v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03029742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réalités de l'ordre négocié</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une triade au coeur de la scène (tierce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 11-29, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions et finalités du droit du travail. Deux regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bergeron</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 99-157, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise en (théorie du) droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Teyssié (dir.), Les métamorphoses du droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp. 148-154, 2025, Perspective(s), ‎ 978-2711042418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie théâtrale du droit (pour penser les usages du droit par ses acteurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 651-722, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du droit du travail (par ses acteurs). Deux regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Géa et C. Legendre, Usages, fonctions, finalités du droit. Nouvelles perspectives, coll. Penser le droit, Bruylant Lefebvre group, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 269-313, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-H. Antonmattei, A. Chatriot, L. Pécaut-Rivolier, Y. Struillou (dir.), Histoire du droit du travail par les textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp. 259-281, 2025, ‎ 978-2717872996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du marché du travail : quel avenir pour le droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRJS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeurJean-Emmanuel Ray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS Editions, pp. 137-151, 2025, ‎ 978-2850020704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords collectifs dans les TPE : approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ministère du Travail, du Plein Emploi et de l'Insertion Professionnelle - Direction Générale du Travail, La négociation collective en 2022. Edition 2023, Bilan &amp; Rapports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 447, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : The future of labour law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dialogue social… et écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires d'un juriste: Mélanges en l'honneur de Marc Véricel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ‎ 978-2849346549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : La question de l’avenir du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 15, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle grammaire du droit du travail ? (Réflexions à partir du cas français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 43, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et transition écologique. Ou la construction d’un récit (d’avenir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa; Barbara Palli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du droit du travail. Perspectives internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 687, 2023, A la croisée des droits, 9782802769446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation par les acteurs du dialogue social : regards croisés entre sciences juridiques et sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bergeron Florence</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Bourguignon et Arnaud Stimec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse organisationnelle du dialogue social: Pratiques et perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.111-133, 2022, 978-2376877059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.bourg.2022.03.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une théorie des acteurs du (droit du) travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégoire Loiseau; Pascal Lokiec; Christine Neau-Leduc; Jean-Emmanuel Ray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Pierre-Yves Verkindt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p. 183, 2022, 9782275111490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords collectifs sur le comité social et économique (CSE) : des pratiques innovantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du travail, de l'emploi et de l'insertion / Direction Générale du Travail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan de la négociation collective en 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 261, 2022, Bilan &amp; Rapports</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que sera demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krys Pagani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avocat face à l'évolution du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 38, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dystopies et droit, au miroir du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Gicquiaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dystopies et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 313, 2022, Droit et sciences politiques, 978-2-84934-638-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue social ? Vous avez dit dialogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 201-203, 2021, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies du renouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 659-680, 2021, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement d'un modèle de dialogue social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 27-42, 2021, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse dialogique (ou dialogale) en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 57-84, 2021, 978-2-39013-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'accord collectif de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Jean Mouly. Voyage au bout de la logique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp. 171-189, 2020, 978 284 287 805 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renouveau de la négociation collective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur les ordonnances Macron. Un nouveau droit du travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Dalloz, 2020, 978-2-247-18231-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur les ordonnances Macron. Un nouveau droit du travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Dalloz, 2020, 978-2-247-18231-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résiliation judiciaire en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les configurations du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Géa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur les ordonnances Macron. Un nouveau droit du travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Dalloz, 2020, 978-2-247-18231-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise d'acte de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Jeammaud; Martine Le Friand; Pascal Lokiec; Cyril Wolmark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À droit ouvert. Mélanges en l'honneur d'Antoine Lyon-Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.363-376, 2018, Études, mélanges, travaux, 978-2-247-13972-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir et responsabilité en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Supiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise dans un monde sans frontières: Perspectives économiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.219-232, 2015, Les sens du droit, 9782247152124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise sous l'angle de la théorie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne-Marie Tuffery-Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité sociale de l'entreprise. En Alsace et en Lorraine du XIXe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 45, 2010, 978-2-7535-1267-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan social, une &amp;quot;modalité de gestion des sureffectifs&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gestion des Sureffectifs. Enjeux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, p. 47, 2001, 2-7178-4284-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention des différents acteurs de l'entreprise en matière d'exécution du plan social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Kerbourc'h et Christophe Willmann, avec Rachel Beaujolin-Bellet et Dominique Méda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le salarié, l'entreprise, le juge et l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, p. 139, 2001, 9 782110 04815 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité sociale et solidarité familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Jouanjan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de droit théorique et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 2, Presses Universitaires de Strasbourg, p. 107, 1999, 2-86820-020-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de subsidiarité dans le droit de l'aide sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...142 lines deleted...]
-                <w:t xml:space="preserve">hal-04363911v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drôle(s) de droit(s). Mélanges en l'honneur de Elie Alfandari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 303, 1999, 2 247 03566 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages, fonctions, finalités du droit. Nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ost François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohnle Jochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Linxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant Lefebvre group, 32, 775 p., 2025, Penser le droit, Arnaud Van Waeyenberge, 978-2-8027-7629-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir du droit du travail. Perspectives internationale et comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Palli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, A la croisée des droits, 9782802769446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue social. L’avènement d’un modèle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.700, 2021, Paradigme, 978-2-39013-343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les ordonnances Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editiions Dalloz. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Thèmes et commentaires, 978-2-247-18231-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la théorie de l'interprétation jurisprudentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G.D.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2009, Collection Fondation Varenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture du contrat de travail en droits français et allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Géa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2000, 2-86820-148-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029736v1</w:t>
-              </w:r>
-[...2810 lines deleted...]
-                <w:t xml:space="preserve">hal-03029738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15110,51 +15110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.075.0189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7R5CW8ZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.070.0099" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Q4WCQ4VG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;al" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241398v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Florence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ost Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohnle Jochen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Linxin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Palli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03362858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-dialogue-social-2021-9782390133438.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/retour-sur-les-ordonnances-macron-p.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-la-theorie-de-l-interpretation-jurisprudentielle-droit-du-travail-et-theorie-du-droit-dans-la-perspective-du-dialogisme-4-volumes-9782916606231.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lamine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572438v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/itineraires-dun-juriste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.03.0111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rouyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01905386v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029744v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029738v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267644v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnier-Merran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tordjman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Florence" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05574751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.075.0189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7R5CW8ZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920509v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;al" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.070.0099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Q4WCQ4VG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914150v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01912265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lamine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04363904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/itineraires-dun-juriste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036634v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.03.0111" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036611v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036615v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-dialogue-social-2021-9782390133438.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03400220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rouyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083572v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01905386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029743v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029740v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legendre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ost Fran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohnle Jochen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Linxin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04036627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Palli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03362858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029386v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/retour-sur-les-ordonnances-macron-p.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-la-theorie-de-l-interpretation-jurisprudentielle-droit-du-travail-et-theorie-du-droit-dans-la-perspective-du-dialogisme-4-volumes-9782916606231.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267644v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnier-Merran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tordjman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>