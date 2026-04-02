--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -472,693 +472,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiophene-Bipyridine Appended Diketopyrrolopyrrole Ligands and Platinum(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mastropasqua Talamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (10), pp.7351-7363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+                <w:t xml:space="preserve">hal-03223879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental/Theoretical Study on the Luminescent Properties of Homoleptic/Heteroleptic Erbium(III) Anilate-Based 2D Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new class of Dy(III)-SIMs associated with a guanidine-based ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basharat Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jinkui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02386⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (15), pp.5146-5153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt00260k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452303v1</w:t>
+                <w:t xml:space="preserve">hal-03193285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163652v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene-Bipyridine Appended Diketopyrrolopyrrole Ligands and Platinum(II) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Combined Experimental/Theoretical Study on the Luminescent Properties of Homoleptic/Heteroleptic Erbium(III) Anilate-Based 2D Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Oggianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Monni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (10), pp.7351-7363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00534⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (23), pp.17765-17774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223879v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of Dy(III)-SIMs associated with a guanidine-based ligand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo La Droitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinkui Tang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (15), pp.5146-5153. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.6042-6046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt00260k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193285v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Benzothiazole Monofluoroborate Featuring Chiroptical and Oxygen-Sensitizing Properties: Synthesis and Photophysical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,77 +1680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size‐Controlled Hapticity Switching in [Ln(C9H9)(C8H8)] Sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Münzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,291 +1808,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-enhanced photochromism in dysprosium dinuclear complexes with photomodulated single-molecule magnet behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Cis and trans linkage of spin frustrated copper triangles creating Cu6 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basharat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Squared</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28954/2020.csq.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2020.csq.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934618v1</w:t>
+                <w:t xml:space="preserve">hal-03015340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis and trans linkage of spin frustrated copper triangles creating Cu6 clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basharat Ali</w:t>
+                <w:t xml:space="preserve">Coordination-enhanced photochromism in dysprosium dinuclear complexes with photomodulated single-molecule magnet behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Squared</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4, pp.4. </w:t>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28954/2020.csq.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28954/2020.csq.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015340v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
               </w:r>
@@ -2251,64 +2251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (19), pp.4389-4395. </w:t>
@@ -2340,295 +2340,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432642v1</w:t>
+                <w:t xml:space="preserve">hal-02472167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (3), pp.492. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25030492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472167v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Properties of Poly-Yne Carbon Chains and Derivatives with Transition Metal End-Groups</w:t>
               </w:r>
@@ -2725,546 +2725,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Coupling in the Ce(III) Dimer Ce-2(COT)(3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bolvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.5925-5964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997978v1</w:t>
+                <w:t xml:space="preserve">hal-02532225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Herson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank H Köhler</w:t>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902239⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280844v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Vacher</w:t>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alavi</w:t>
+                <w:t xml:space="preserve">Patrick Herson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestino Angeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+                <w:t xml:space="preserve">Frank H Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00532⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (52), pp.12120-12136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532225v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Coupling in the Ce(III) Dimer Ce-2(COT)(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.581-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364866v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Study of Circular Dichroism and Circularly Polarized Luminescence of Spin-Allowed and Spin-Forbidden Transitions: From Organic Ketones to Lanthanide Complexes</w:t>
               </w:r>
@@ -3289,64 +3289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Moore Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (7), pp.4140-4155. </w:t>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonaton Heit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.887-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (29), pp.6292-6306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,51 +4007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Lack of Temperature Dependence of the PuO 2 Magnetic Susceptibility Explained According to Ab Initio Wave Function Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.673-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4079,252 +4079,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand NMR Chemical Shift Calculations for Paramagnetic Metal Complexes: 5f 1 vs 5f 2 Actinides</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Measurements and Electronic Structure of Pu(IV) in [(Me) 4 N] 2 PuCl 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mounce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yasuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Koutroulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongseop Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00462⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8371-8380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532237v1</w:t>
+                <w:t xml:space="preserve">hal-02532238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Measurements and Electronic Structure of Pu(IV) in [(Me) 4 N] 2 PuCl 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand NMR Chemical Shift Calculations for Paramagnetic Metal Complexes: 5f 1 vs 5f 2 Actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (17), pp.8371-8380. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.5309-5321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532238v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Bonding Investigation of Plutonium Peroxocarbonate Complexes Using Cerium Surrogates and Electronic Structure Modeling</w:t>
               </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sharkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (12), pp.2183-2188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Y. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria E. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,64 +4708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.19886-19900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4825,64 +4825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (16), pp.8577-8592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4910,277 +4910,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Electronic Structures of Ar 3 U IV –L Complexes with Ar = C 5 (CH 3 ) 4 H – or C 5 H 5 – and L = CH 3 , NO, and Cl</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Properties of a Mixed-​Valence Compound with Single-​Step Tunneling and Multiple-​Step Hopping Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Kumamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Justaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic502365h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (24), pp.3899-3911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532249v1</w:t>
+                <w:t xml:space="preserve">hal-01016872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of a Mixed-​Valence Compound with Single-​Step Tunneling and Multiple-​Step Hopping Behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Properties and Electronic Structures of Ar 3 U IV –L Complexes with Ar = C 5 (CH 3 ) 4 H – or C 5 H 5 – and L = CH 3 , NO, and Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (24), pp.13174-13187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic502365h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01016872v1</w:t>
+                <w:t xml:space="preserve">hal-02532249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexatriynediyl Chain Spanning Two Cp*(dppe)​M Termini (M = Fe, Ru)​: Evidence for the Dependence of Electronic and Magnetic Couplings on the Relative Orientation of the Termini</w:t>
               </w:r>
@@ -5205,51 +5205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J.Sumby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Paul Notter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (26), pp.7994-8011. </w:t>
@@ -5446,103 +5446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid molecular systems containing tetrathiafulvalene and iron-alkynyl electrophores : five-component functional molecules obtained from C-H bond activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Ogyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (18), pp.5742-57. </w:t>
@@ -5586,843 +5586,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Tetrametallic Complexes with a Square Array by Oxidative Dimerization of Organometallic Wires</w:t>
+                <w:t xml:space="preserve">Oxidative Activation of Aryldiynyl-Iron Complexes: Regio-Selective Dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil A. Schauer</w:t>
+                <w:t xml:space="preserve">S. Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian W. Skelton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Low</w:t>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (18), pp.5015-5025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om4003768⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1866−1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om400014g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839872v1</w:t>
+                <w:t xml:space="preserve">hal-00840059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Activation of Aryldiynyl-Iron Complexes: Regio-Selective Dimerization</w:t>
+                <w:t xml:space="preserve">Straightforward Access to Tetrametallic Complexes with a Square Array by Oxidative Dimerization of Organometallic Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil A. Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sinbandhit</w:t>
+                <w:t xml:space="preserve">Brian W. Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Paul J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (6), pp.1866−1875. </w:t>
+              <w:t xml:space="preserve">, 2013, 32 (18), pp.5015-5025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om400014g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om4003768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840059v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Jevric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om300584u⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (18), pp.6555-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om3005146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753601v1</w:t>
+                <w:t xml:space="preserve">hal-00753699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
+                <w:t xml:space="preserve">B. W. Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyn Jevric</w:t>
+                <w:t xml:space="preserve">A. H. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31 (18), pp.6555-6566. </w:t>
+              <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om3005146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om300584u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753699v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Dimerization of Arylalkynyl-Ruthenium Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om200213z⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860379v1</w:t>
+                <w:t xml:space="preserve">hal-00824161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Oxidative Dimerization of Arylalkynyl-Ruthenium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.2861-2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om200213z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824161v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6440,90 +6440,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtle give-and-take between the carbon spacer and the metal termini to tune electronic and magnetic properties of organometallic wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6610,64 +6610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Active Space Wavefunction-Based Analysis of Magnetization and Electronic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallic Magnets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, pp.355-390, 2018, Topics in Organometallic Chemistry, 978-3-030-26008-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6870,51 +6870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01675j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Oggianu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poupard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkui Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00260k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M&#252;nzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mahieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o La Droitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.10.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Halet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01997978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02771" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonaton Heit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tsitovich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Livesay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC05373H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Silver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha K. Cary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J. Garza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan E. Baumbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Arico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie E. Fleischauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Duignan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W. L&#246;ble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02572F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00462" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mounce" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuoka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutroulakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongseop Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Cho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00735" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sweet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mcnamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00932" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pritchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02858B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Pritchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501168a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502365h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Makhoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-192ZN43T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day&#225;n P&#225;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Notter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201305039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10HMTWSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200213z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01675j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poupard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00534" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkui Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00260k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Oggianu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M&#252;nzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mahieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o La Droitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Halet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01997978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonaton Heit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tsitovich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Livesay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC05373H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Silver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha K. Cary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J. Garza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan E. Baumbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Arico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie E. Fleischauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Duignan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W. L&#246;ble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02572F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mounce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuoka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutroulakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongseop Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Cho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sweet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mcnamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00932" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pritchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02858B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Pritchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501168a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Makhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-192ZN43T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502365h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day&#225;n P&#225;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Notter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201305039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10HMTWSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200213z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>