--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -736,563 +736,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Placide</w:t>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+                <w:t xml:space="preserve">hal-03164556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental/Theoretical Study on the Luminescent Properties of Homoleptic/Heteroleptic Erbium(III) Anilate-Based 2D Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Manna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Oggianu</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Monni</w:t>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (23), pp.17765-17774. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452303v1</w:t>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
+                <w:t xml:space="preserve">Combined Experimental/Theoretical Study on the Luminescent Properties of Homoleptic/Heteroleptic Erbium(III) Anilate-Based 2D Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Moutet</w:t>
+                <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Schleinitz</w:t>
+                <w:t xml:space="preserve">Fabio Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo La Droitte</w:t>
+                <w:t xml:space="preserve">Mariangela Oggianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Tricoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Noemi Monni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (23), pp.17765-17774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163652v1</w:t>
+                <w:t xml:space="preserve">hal-03452303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Mattei</w:t>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Leo La Droitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.6042-6046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164556v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Benzothiazole Monofluoroborate Featuring Chiroptical and Oxygen-Sensitizing Properties: Synthesis and Photophysical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,77 +1680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size‐Controlled Hapticity Switching in [Ln(C9H9)(C8H8)] Sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Münzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,563 +2072,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Evrard</w:t>
+                <w:t xml:space="preserve">Djamila Guettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (19), pp.4389-4395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364864v1</w:t>
+                <w:t xml:space="preserve">hal-02472163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Guettas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (19), pp.4389-4395. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201905493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472163v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25030492⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472167v1</w:t>
+                <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432642v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Properties of Poly-Yne Carbon Chains and Derivatives with Transition Metal End-Groups</w:t>
               </w:r>
@@ -2725,161 +2725,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t>
+                <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+                <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Vacher</w:t>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alavi</w:t>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestino Angeli</w:t>
+                <w:t xml:space="preserve">Patrick Herson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+                <w:t xml:space="preserve">Frank H Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (11), pp.5925-5964. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (52), pp.12120-12136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532225v1</w:t>
+                <w:t xml:space="preserve">hal-02280844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
               </w:r>
@@ -2993,161 +2993,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
+                <w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddhartha De</w:t>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Herson</w:t>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank H Köhler</w:t>
+                <w:t xml:space="preserve">Francesco Aquilante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (52), pp.12120-12136. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.5925-5964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201902239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280844v1</w:t>
+                <w:t xml:space="preserve">hal-02532225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Coupling in the Ce(III) Dimer Ce-2(COT)(3)</w:t>
               </w:r>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Moore Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3482,265 +3482,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Spin Fe(III) Macrocyclic Complexes of Imidazole-Appended 1,4,7-Triazacyclononane as Paramagnetic Probes</w:t>
+                <w:t xml:space="preserve">Similar ligand–metal bonding for transition metals and actinides? 5f 1 U(C 7 H 7 ) 2 − versus 3d n metallocenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Tsitovich</w:t>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (29), pp.6292-6306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC05373H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532232v1</w:t>
+                <w:t xml:space="preserve">hal-02532230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar ligand–metal bonding for transition metals and actinides? 5f 1 U(C 7 H 7 ) 2 − versus 3d n metallocenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Spin Fe(III) Macrocyclic Complexes of Imidazole-Appended 1,4,7-Triazacyclononane as Paramagnetic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Tsitovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Livesay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (29), pp.6292-6306. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (14), pp.8364-8374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SC05373H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532230v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure and Properties of Berkelium Iodates</w:t>
               </w:r>
@@ -4438,265 +4438,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating NMR Chemical Shifts for Paramagnetic Metal Complexes from First-Principles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Sharkas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chun Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00932⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.4148-4159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc01029b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532250v1</w:t>
+                <w:t xml:space="preserve">hal-01192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Calculating NMR Chemical Shifts for Paramagnetic Metal Complexes from First-Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (7), pp.4148-4159. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.2183-2188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sc01029b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192827v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-ion 4f element magnetism: an ab-initio look at Ln(COT)2−</w:t>
               </w:r>
@@ -5854,295 +5854,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. Bruce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">B. W. Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martyn Jevric</w:t>
+                <w:t xml:space="preserve">A. H. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31 (18), pp.6555-6566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om3005146⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300584u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753699v1</w:t>
+                <w:t xml:space="preserve">hal-00753601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. W. Skelton</w:t>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Martyn Jevric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
+              <w:t xml:space="preserve">, 2012, 31 (18), pp.6555-6566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om300584u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om3005146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753601v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
               </w:r>
@@ -6274,51 +6274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Dimerization of Arylalkynyl-Ruthenium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.2861-2868. </w:t>
@@ -6440,51 +6440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtle give-and-take between the carbon spacer and the metal termini to tune electronic and magnetic properties of organometallic wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6870,51 +6870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01675j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poupard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00534" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkui Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00260k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Oggianu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M&#252;nzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mahieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o La Droitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Halet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01997978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonaton Heit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tsitovich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Livesay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC05373H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Silver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha K. Cary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J. Garza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan E. Baumbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Arico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie E. Fleischauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Duignan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W. L&#246;ble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02572F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mounce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuoka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutroulakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongseop Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Cho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sweet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mcnamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00932" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pritchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02858B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Pritchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501168a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Makhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-192ZN43T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502365h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day&#225;n P&#225;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Notter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201305039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10HMTWSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200213z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01675j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poupard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00534" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkui Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00260k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Oggianu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02386" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M&#252;nzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mahieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o La Droitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Halet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01997978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonaton Heit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC05373H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tsitovich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Livesay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Silver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha K. Cary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J. Garza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan E. Baumbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Arico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie E. Fleischauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Duignan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W. L&#246;ble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02572F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mounce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuoka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutroulakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongseop Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Cho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sweet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mcnamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00932" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pritchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02858B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Pritchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501168a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Makhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-192ZN43T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502365h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day&#225;n P&#225;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Notter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201305039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10HMTWSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200213z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>