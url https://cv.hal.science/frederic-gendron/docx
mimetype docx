--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -472,177 +472,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene-Bipyridine Appended Diketopyrrolopyrrole Ligands and Platinum(II) Complexes</w:t>
+                <w:t xml:space="preserve">Size‐Controlled Hapticity Switching in [Ln(C9H9)(C8H8)] Sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Mastropasqua Talamo</w:t>
+                <w:t xml:space="preserve">Luca Münzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Boi</w:t>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Poupard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Nolwenn Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo La Droitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00534⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (54), pp.13558 - 13567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223879v1</w:t>
+                <w:t xml:space="preserve">hal-03380768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of Dy(III)-SIMs associated with a guanidine-based ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basharat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -664,2741 +664,2741 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinkui Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (15), pp.5146-5153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1dt00260k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiophene-Bipyridine Appended Diketopyrrolopyrrole Ligands and Platinum(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montigaud</w:t>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mastropasqua Talamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (10), pp.7351-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164556v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Placide</w:t>
+                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental/Theoretical Study on the Luminescent Properties of Homoleptic/Heteroleptic Erbium(III) Anilate-Based 2D Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Manna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Oggianu</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Monni</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02386⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452303v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Experimental/Theoretical Study on the Luminescent Properties of Homoleptic/Heteroleptic Erbium(III) Anilate-Based 2D Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Schleinitz</w:t>
+                <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo La Droitte</w:t>
+                <w:t xml:space="preserve">Fabio Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Tricoire</w:t>
+                <w:t xml:space="preserve">Mariangela Oggianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Noemi Monni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (11), pp.6042-6046. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (23), pp.17765-17774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163652v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Houard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Leo La Droitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc02033a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.6042-6046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331002v1</w:t>
+                <w:t xml:space="preserve">hal-03163652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (26), pp.7362-7366. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (31), pp.10613-10621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sc02033a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194354v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Benzothiazole Monofluoroborate Featuring Chiroptical and Oxygen-Sensitizing Properties: Synthesis and Photophysical Studies</w:t>
+                <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Sadek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Guy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (86), pp.17. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (26), pp.7362-7366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333839v1</w:t>
+                <w:t xml:space="preserve">hal-03194354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐Controlled Hapticity Switching in [Ln(C9H9)(C8H8)] Sandwiches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral Benzothiazole Monofluoroborate Featuring Chiroptical and Oxygen-Sensitizing Properties: Synthesis and Photophysical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Münzfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Moutet</w:t>
+                <w:t xml:space="preserve">Omar Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Mahieu</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo La Droitte</w:t>
+                <w:t xml:space="preserve">Stephan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (54), pp.13558 - 13567. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (86), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202101599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380768v1</w:t>
+                <w:t xml:space="preserve">hal-03333839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis and trans linkage of spin frustrated copper triangles creating Cu6 clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Lei Li</w:t>
+                <w:t xml:space="preserve">Electronic Properties of Poly-Yne Carbon Chains and Derivatives with Transition Metal End-Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Groizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinkui Tang</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Halet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Squared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28954/2020.csq.10.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (8), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201901112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015340v1</w:t>
+                <w:t xml:space="preserve">hal-02498321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-enhanced photochromism in dysprosium dinuclear complexes with photomodulated single-molecule magnet behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Cis and trans linkage of spin frustrated copper triangles creating Cu6 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basharat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Squared</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28954/2020.csq.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2020.csq.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934618v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination-enhanced photochromism in dysprosium dinuclear complexes with photomodulated single-molecule magnet behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Guettas</w:t>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Colin Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905493⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Squared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2020.csq.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472163v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Djamila Guettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (19), pp.4389-4395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364864v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432642v1</w:t>
+                <w:t xml:space="preserve">hal-02364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25030492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472167v1</w:t>
+                <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of Poly-Yne Carbon Chains and Derivatives with Transition Metal End-Groups</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (8), pp.667-681. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201901112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498321v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Study of Circular Dichroism and Circularly Polarized Luminescence of Spin-Allowed and Spin-Forbidden Transitions: From Organic Ketones to Lanthanide Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddhartha De</w:t>
+                <w:t xml:space="preserve">Barry Moore Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank H Köhler</w:t>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.4140-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280844v1</w:t>
+                <w:t xml:space="preserve">hal-02179645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Aquilante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (11), pp.5925-5964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Coupling in the Ce(III) Dimer Ce-2(COT)(3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+                <w:t xml:space="preserve">Patrick Herson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank H Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02771⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (52), pp.12120-12136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997978v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Circular Dichroism and Circularly Polarized Luminescence of Spin-Allowed and Spin-Forbidden Transitions: From Organic Ketones to Lanthanide Complexes</w:t>
+                <w:t xml:space="preserve">Magnetic Coupling in the Ce(III) Dimer Ce-2(COT)(3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Moore Ii</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (7), pp.4140-4155. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.581-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179645v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of Dipole-Forbidden 5f Absorption Spectra of Uranium(V) Hexa-Halide Complexes</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonaton Heit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.887-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (29), pp.6292-6306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,51 +4007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Lack of Temperature Dependence of the PuO 2 Magnetic Susceptibility Explained According to Ab Initio Wave Function Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.673-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand NMR Chemical Shift Calculations for Paramagnetic Metal Complexes: 5f 1 vs 5f 2 Actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.5309-5321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4438,1111 +4438,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-ion 4f element magnetism: an ab-initio look at Ln(COT)2−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Y. Chow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Benjamin Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc01029b⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.19886-19900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02858B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192827v1</w:t>
+                <w:t xml:space="preserve">hal-01377252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating NMR Chemical Shifts for Paramagnetic Metal Complexes from First-Principles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Sharkas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (12), pp.2183-2188. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.4148-4159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SC01029B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532250v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-ion 4f element magnetism: an ab-initio look at Ln(COT)2−</w:t>
+                <w:t xml:space="preserve">Calculating NMR Chemical Shifts for Paramagnetic Metal Complexes from First-Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pritchard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Kamal Sharkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.19886-19900. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.2183-2188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT02858B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377252v1</w:t>
+                <w:t xml:space="preserve">hal-02532250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Properties of Actinyl Carbonate Complexes and Plutonyl(VI)-tris-nitrate</w:t>
+                <w:t xml:space="preserve">Magnetic Properties and Electronic Structure of Neptunyl(VI) Complexes: Wavefunctions, Orbitals, and Crystal-Field Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dayán Páez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Paul Notter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ben Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501168a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (26), pp.7994-8011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201305039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071989v1</w:t>
+                <w:t xml:space="preserve">hal-01071994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of a Mixed-​Valence Compound with Single-​Step Tunneling and Multiple-​Step Hopping Behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Resonance Properties of Actinyl Carbonate Complexes and Plutonyl(VI)-tris-nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402022⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (16), pp.8577-8592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501168a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01016872v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Electronic Structures of Ar 3 U IV –L Complexes with Ar = C 5 (CH 3 ) 4 H – or C 5 H 5 – and L = CH 3 , NO, and Cl</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Properties of a Mixed-​Valence Compound with Single-​Step Tunneling and Multiple-​Step Hopping Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Kumamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Justaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic502365h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (24), pp.3899-3911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532249v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexatriynediyl Chain Spanning Two Cp*(dppe)​M Termini (M = Fe, Ru)​: Evidence for the Dependence of Electronic and Magnetic Couplings on the Relative Orientation of the Termini</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Properties and Electronic Structures of Ar 3 U IV –L Complexes with Ar = C 5 (CH 3 ) 4 H – or C 5 H 5 – and L = CH 3 , NO, and Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (24), pp.13174-13187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic502365h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500328y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016852v1</w:t>
+                <w:t xml:space="preserve">hal-02532249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Electronic Structure of Neptunyl(VI) Complexes: Wavefunctions, Orbitals, and Crystal-Field Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hexatriynediyl Chain Spanning Two Cp*(dppe)​M Termini (M = Fe, Ru)​: Evidence for the Dependence of Electronic and Magnetic Couplings on the Relative Orientation of the Termini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Paul Notter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.Sumby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201305039⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.2613-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500328y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01071994v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid molecular systems containing tetrathiafulvalene and iron-alkynyl electrophores : five-component functional molecules obtained from C-H bond activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Ogyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (18), pp.5742-57. </w:t>
@@ -5592,77 +5592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Activation of Aryldiynyl-Iron Complexes: Regio-Selective Dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,51 +5726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Access to Tetrametallic Complexes with a Square Array by Oxidative Dimerization of Organometallic Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5873,90 +5873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Dimerization of Arylalkynyl-Ruthenium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,51 +6492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
@@ -6610,64 +6610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Active Space Wavefunction-Based Analysis of Magnetization and Electronic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallic Magnets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, pp.355-390, 2018, Topics in Organometallic Chemistry, 978-3-030-26008-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6870,51 +6870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01675j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poupard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00534" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkui Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00260k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Oggianu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02386" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M&#252;nzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mahieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o La Droitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Halet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01997978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonaton Heit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC05373H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tsitovich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Livesay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Silver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha K. Cary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J. Garza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan E. Baumbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Arico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie E. Fleischauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Duignan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W. L&#246;ble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02572F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mounce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuoka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutroulakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongseop Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Cho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sweet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mcnamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00932" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pritchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02858B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Pritchard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501168a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Makhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-192ZN43T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502365h" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day&#225;n P&#225;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Notter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201305039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10HMTWSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200213z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basharat Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lei Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01675j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca M&#252;nzfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mahieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o La Droitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101599" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkui Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00260k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poupard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03452303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Oggianu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Halet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.10.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2020.csq.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Moore Ii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00286" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01997978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02771" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonaton Heit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC05373H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tsitovich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Livesay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Silver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha K. Cary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J. Garza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan E. Baumbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Arico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie E. Fleischauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Duignan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W. L&#246;ble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02572F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02968" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mounce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuoka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutroulakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongseop Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Cho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00735" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sweet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mcnamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pritchard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02858B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC01029B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532250v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sharkas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day&#225;n P&#225;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Notter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Pritchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201305039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10HMTWSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501168a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016872v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Makhoul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-192ZN43T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502365h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200213z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>