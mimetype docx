--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -323,498 +323,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Xiaogai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">S Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">G Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108100v1</w:t>
+                <w:t xml:space="preserve">hal-01108085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sundaram</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Gac</w:t>
+                <w:t xml:space="preserve">Youssef El-Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bouchoule</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108085v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El-Gmili</w:t>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212596v1</w:t>
+                <w:t xml:space="preserve">hal-01108100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical investigations of AlGaN MQWs grown on a relaxed AlGaN buffer on AlN templates for emission at 280 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -859,1831 +859,1831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tin doping on optical properties of nanostructured ZnO thin films grown by spray pyrolysis technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of microwave remote plasma and radiofrequency plasma on the photoluminescence of (0001) epitaxial ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Bedia</w:t>
+                <w:t xml:space="preserve">Solène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bedia</w:t>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (3), pp.623-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.07.086⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024959v1</w:t>
+                <w:t xml:space="preserve">hal-01108555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microwave remote plasma and radiofrequency plasma on the photoluminescence of (0001) epitaxial ZnO films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Effect of tin doping on optical properties of nanostructured ZnO thin films grown by spray pyrolysis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Ropers</w:t>
+                <w:t xml:space="preserve">Asma Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Maertens</w:t>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 147 (3), pp.623-628. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 616, pp.312-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.07.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108555v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layer photo-thermal deflection model to study the non-radiative recombination process: Application to Ga0.7In0.3As0.23Sb0.77/GaSb and Al0.3Ga0.7As0.08Sb0.92/GaSb laser structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, fabrication and characterization of near milliwatt power RCLEDs emitting at 390 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiene Ilahi</w:t>
+                <w:t xml:space="preserve">Michael Kunzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourreddine Yacoubi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Börner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Passow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4803513⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (6), pp.8400709-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2287558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924736v1</w:t>
+                <w:t xml:space="preserve">hal-00924838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Design by Antioptimization for Parameter Tolerant GaAs/AlOx High Contrast Grating Mirror for VCSEL Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (21), pp.3374-3380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2013.2282871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterization of near milliwatt power RCLEDs emitting at 390 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+                <w:t xml:space="preserve">Oxide confinement and high contrast grating mirrors for Mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Börner</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Passow</w:t>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (6), pp.8400709-1-10. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.1576-1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2287558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.001576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924838v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide confinement and high contrast grating mirrors for Mid-infrared VCSELs</w:t>
+                <w:t xml:space="preserve">Determination of free-carrier and phonon-assisted absorptions for Si-doped GaSb thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Laaroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+                <w:t xml:space="preserve">Faycel Saadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.001576⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.729-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7571-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863150v1</w:t>
+                <w:t xml:space="preserve">hal-00924740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of free-carrier and phonon-assisted absorptions for Si-doped GaSb thin layers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suppression of crack generation in AlGaN/GaN distributed Bragg reflectors grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7571-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 370, pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924740v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of crack generation in AlGaN/GaN distributed Bragg reflectors grown by MOVPE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-layer photo-thermal deflection model to study the non-radiative recombination process: Application to Ga0.7In0.3As0.23Sb0.77/GaSb and Al0.3Ga0.7As0.08Sb0.92/GaSb laser structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.09.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (18), pp.183705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4803513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784993v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Si/SiO2 high contrast grating mirror design for mid-infrared wavelength range: robustness enhancement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetrical Design of AlGaN/GaN Distributed Bragg Reflectors for Near-UV Optoelectronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.T. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Demarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/asl.2012.3295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628574v1</w:t>
+                <w:t xml:space="preserve">hal-00776087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical Design of AlGaN/GaN Distributed Bragg Reflectors for Near-UV Optoelectronic Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust design of Si/Si3N4 high contrast grating mirror for mid-infrared VCSEL application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.100-104. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.169-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/asl.2012.3295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-012-9578-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776087v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design of Si/Si3N4 high contrast grating mirror for mid-infrared VCSEL application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Optimized Si/SiO2 high contrast grating mirror design for mid-infrared wavelength range: robustness enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (3), pp.169-174. </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.626-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-012-9578-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693474v1</w:t>
+                <w:t xml:space="preserve">hal-00628574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (4), pp.1139-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-010-6059-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276965v1</w:t>
+                <w:t xml:space="preserve">hal-00521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared sub-wavelength grating mirror design: tolerance and influence of technological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-010-6059-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (12), pp.125502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/13/12/125502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00521032v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared sub-wavelength grating mirror design: tolerance and influence of technological constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (12), pp.125502. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1327, pp.mrss11--1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/13/12/125502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647153v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Photothermal Deflection Method to Determine Thermal Properties of Bulk Semiconductors</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Diffusion in Solids and Liquids V (297-301), pp.525-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2780,1024 +2780,1024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by MBE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mid-Infrared GaSb-based EP-VCSEL emitting at 2.63 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Narcy</w:t>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grech</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.11.026⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (5), pp.265-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20090134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380447v1</w:t>
+                <w:t xml:space="preserve">hal-00380609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared GaSb-based EP-VCSEL emitting at 2.63 µm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">Thermoreflectance imaging of laser diodes and VCSELs along and perpendicular to the emission direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tournié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20090134⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3-4), pp.473-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380609v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectance imaging of laser diodes and VCSELs along and perpendicular to the emission direction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Bousseksou</w:t>
+                <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">Grégoire Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Fournier</w:t>
+                <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (3-4), pp.473-476. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (7), pp.1912-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380616v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature, monolithic, electrically-pumped type-L quantum-well Sb-based VCSELs emitting at 2.3 [micro sign]m</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and Characterization of GaSb-Based Monolithic Resonant-Cavity Light-Emitting Diodes Emitting Around 2.3 μm and Including a Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20083424⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.1014 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2008.922014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616288v1</w:t>
+                <w:t xml:space="preserve">hal-01616283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature continuous wave operation of electrically-injected Sb-based RC-LED emitting near</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">GaSb-based monolithic EP-VCSEL emitting above 2.5 [micro sign]m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (1), pp.62 - 69. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20082845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01616275v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of GaSb-Based Monolithic Resonant-Cavity Light-Emitting Diodes Emitting Around 2.3 μm and Including a Tunnel Junction</w:t>
+                <w:t xml:space="preserve">Room temperature continuous wave operation of electrically-injected Sb-based RC-LED emitting near</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2008.922014⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.62 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616283v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based monolithic EP-VCSEL emitting above 2.5 [micro sign]m</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Room-temperature, monolithic, electrically-pumped type-L quantum-well Sb-based VCSELs emitting at 2.3 [micro sign]m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (23), </w:t>
+              <w:t xml:space="preserve">, 2008, 44 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20082845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20083424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617261v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Continuous-Wave Operation of 2.3-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m Sb-Based Electrically Pumped Monolithic Vertical-Cavity Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (20), pp.1745 - 1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,77 +3831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of GaInSb/GaInAsSb hole-well laser diodes emitting near 2.93 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,77 +4136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlAsSb/GaSb doped distributed Bragg reflectors for electrically pumped VCSELs emitting around 2.3µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mihindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4263,1149 +4263,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hole well antimonide laser diodes on GaSb operating near 2.93 µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb–based lasers operating in CW at RT: Microcavity and External-cavity VCSELs, DFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Angellier</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20062753⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329057v1</w:t>
+                <w:t xml:space="preserve">hal-00330456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb–based lasers operating in CW at RT: Microcavity and External-cavity VCSELs, DFB</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Novel Hole well antimonide laser diodes on GaSb operating near 2.93 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6184, </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (24), pp.1400-1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20062753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330456v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ouvrard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.2020-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328107v1</w:t>
+                <w:t xml:space="preserve">hal-00330815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based VCSEL operating at 2.3 µm in continuous wave regime up to 350 K with a TEM00 beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">High temperature continuous wave operation of Sb-based vertical external cavity surface emitting laser near 2.3 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 119, pp.147-148. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 268 (1 - 2), pp.128-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327773v1</w:t>
+                <w:t xml:space="preserve">hal-00328054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature continuous wave operation of Sb-based vertical external cavity surface emitting laser near 2.3 μm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Sb-based VCSEL operating at 2.3 µm in continuous wave regime up to 350 K with a TEM00 beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 268 (1 - 2), pp.128-134. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.147-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.02.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328054v1</w:t>
+                <w:t xml:space="preserve">hal-00327773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.36 μm diode pumped VCSEL operating at room temperature in continuous wave with circular TEM00 output beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Continuous-wave operation up to 350K of optically-pumped antimony-based midinfrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Garcia</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (14), pp.869 - 871. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5582, pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20045067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.583392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327926v1</w:t>
+                <w:t xml:space="preserve">hal-00327790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave operation up to 350K of optically-pumped antimony-based midinfrared VCSELs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">2.36 μm diode pumped VCSEL operating at room temperature in continuous wave with circular TEM00 output beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5582, pp.77-87. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (14), pp.869 - 871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.583392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20045067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327790v1</w:t>
+                <w:t xml:space="preserve">hal-00327926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low threshold, room temperature laser diode pumped Sb-based VECSEL emitting around 2.1 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5595,51 +5595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5686,77 +5686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-I Quantum-Well VCSEL structure on GaSb emitting in the 2 -2.5 µm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Genty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,77 +5979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge and vertical surface emitting lasers around 2.0-2.5 m and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6125,90 +6125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth of InAs/InAsSb/AlAsSb structures for mid-infrared lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 223 (3), pp.341 - 348. </w:t>
@@ -6252,604 +6252,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet oxidation of AlAsSb alloys catalyzed by methanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature GaInAsSb/GaSb quantum well laser for tunable diode laser absorption spectroscopy around 2.35 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salesse</w:t>
+                <w:t xml:space="preserve">E.M. Skouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hanfoug</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+                <w:t xml:space="preserve">J.-C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(00)00292-0⟩</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (3), pp.172 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-opt:20000298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904234v1</w:t>
+                <w:t xml:space="preserve">hal-01793936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature GaInAsSb/GaSb quantum well laser for tunable diode laser absorption spectroscopy around 2.35 μm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Wet oxidation of AlAsSb alloys catalyzed by methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hanfoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Skouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Nicolas</w:t>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 161, pp.426--433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(00)00292-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-opt:20000298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01793936v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.85--100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904237v1</w:t>
+                <w:t xml:space="preserve">hal-01904236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.89--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/14/1/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904236v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of vertical cavity structures on InP with GaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,103 +6925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy growth and characterizations of AlGaAsSb/AlAsSb Bragg reflectors on InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 183, pp.15--22. </w:t>
@@ -7065,295 +7065,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High reflectivity Te-doped GaAsSb/AlAsSb Bragg mirror for 1.5~μm use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Malzac</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 33, pp.140--142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19970112⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 33, pp.1227--1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19970830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904247v1</w:t>
+                <w:t xml:space="preserve">hal-01904249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">High reflectivity Te-doped GaAsSb/AlAsSb Bragg mirror for 1.5~μm use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 33, pp.1227--1228. </w:t>
+              <w:t xml:space="preserve">, 1997, 33, pp.140--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19970830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:19970112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904249v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7371,51 +7371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,649 +7624,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youness Laaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132683v1</w:t>
+                <w:t xml:space="preserve">hal-01132804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs emitting at 280nm for Vertical Cavity Surface Emitting Lasers</w:t>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Gac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ICMOVPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257060v1</w:t>
+                <w:t xml:space="preserve">hal-01170572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132804v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bouchoule</w:t>
+                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170572v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AlGaN-based MQWs emitting at 280nm for Vertical Cavity Surface Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257590v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton identification by combined methods of morphological processing and fluorescence imaging</w:t>
               </w:r>
@@ -8493,855 +8493,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Maertens</w:t>
+                <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatical recognition of aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference on Optical Chemical Sensors and Biosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. pp.FS-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109404v1</w:t>
+                <w:t xml:space="preserve">hal-01108885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108786v1</w:t>
+                <w:t xml:space="preserve">hal-01109577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AlGaN-based multi-quantum wells emitting at 285 nm grown on a thick AlGaN relaxed buffer on AlN template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.1-4</w:t>
+              <w:t xml:space="preserve">17th International Conference on MetalOrganic Vapour Phase Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.Mon-Poster-0-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109542v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based multi-quantum wells emitting at 285 nm grown on a thick AlGaN relaxed buffer on AlN template</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on MetalOrganic Vapour Phase Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.Mon-Poster-0-28</w:t>
+              <w:t xml:space="preserve">ICMOVPE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108899v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul L Voss</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. pp.14</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109577v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatical recognition of aquatic organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lauffer</w:t>
+                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Levey</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Chemical Sensors and Biosensors 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108885v1</w:t>
+                <w:t xml:space="preserve">hal-01108786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Al-doped ZnO Transparent Contacts Deposited by a Spray Pyrolysis Technique on Performance of HIT Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9405,51 +9405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'images pour la reconnaissance d'organismes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,90 +9513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design for parameter tolerant GaAs High Contrast Grating mirror for mid infrared VCSEL application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,1582 +9615,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlOx/GaAs high contrast grating mirrors for mid infrared VCSELs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+                <w:t xml:space="preserve">Suppression of Crack Generation in AlGaN/GaN Distributed Bragg Reflector Grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC-MOVPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772551v1</w:t>
+                <w:t xml:space="preserve">hal-00776095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Crack Generation in AlGaN/GaN Distributed Bragg Reflector Grown by MOVPE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">GaAs-based monolithic high contrast gratings for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-MOVPE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics 2012 (SIOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776095v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs-based monolithic high contrast gratings for mid-infrared VCSELs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlOx/GaAs high contrast grating mirrors for mid infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Laaroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taliercio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Chevallier</w:t>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics 2012 (SIOE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2012.6254396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862190v1</w:t>
+                <w:t xml:space="preserve">hal-00772551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized GaAs High Contrast Grating Design and Fabrication for Mid-infrared Application at 2.3 μm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, United States. mrss11-1327-g09-02-s08-02 (6 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642181v1</w:t>
+                <w:t xml:space="preserve">hal-00652277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Transparent ITO-based Contacts for Mid-IR Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust design of subwavelength grating mirror for mid-infrared VCSEL application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Spring Meeting and Exhibit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1123⟩</w:t>
+              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices NUSOD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. 2 p. - ISBN:978-1-61284-877-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652277v1</w:t>
+                <w:t xml:space="preserve">hal-00628591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design of subwavelength grating mirror for mid-infrared VCSEL application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Optimized GaAs High Contrast Grating Design and Fabrication for Mid-infrared Application at 2.3 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices NUSOD 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Jose, United States. pp.CD-ROM Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00628591v1</w:t>
+                <w:t xml:space="preserve">hal-00642181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">NANOSMAT-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Reims, France. CD-ROM, NANO-377 (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557011v1</w:t>
+                <w:t xml:space="preserve">hal-00537142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Zorila</w:t>
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO 2010 - Part of SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Les Issambres, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461641v1</w:t>
+                <w:t xml:space="preserve">hal-00536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSMAT-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Reims, France. CD-ROM, NANO-377 (3 p.)</w:t>
+              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537142v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid infrared wavelength range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Zorila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTO 2010 - Part of SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.0C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.842074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536555v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid Infrared InGaAsSb based laser for gas detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544649v1</w:t>
+                <w:t xml:space="preserve">hal-00555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.CD-ROM (TOM3_3493_05)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid Infrared InGaAsSb based laser for gas detection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Demarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Beijing, China. pp.0B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.871826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555016v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraffin oil thermal diffusivity determination using a photothermal deflection setup with a 2.3μm pump: a first step towards methane detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11276,90 +11276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of mirage effect to methane detection at 2.3µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPPP15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11384,103 +11384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int. Conf. on Molecular-Beam Epitaxy (MBE-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vancouver, Canada</w:t>
@@ -11509,90 +11509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electrical and optothermal properties of Si-doped GaSb epitaxial layers by the Hall effect, PL measurement and photothermal deflection spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées Maghrébines des Sciences de Matériaux - JMSM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.787-795, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11639,90 +11639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based mid-IR electrically-pumped VCSELs covering the wavelength range from 2.3 to 2.7 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe - EQEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11750,217 +11750,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Réalisation de lasers VCSELs pompés électriquement émettant au dessus de 2.2µm en régime continu à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IPRM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Versailles, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825799v1</w:t>
+                <w:t xml:space="preserve">hal-01826545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
@@ -11983,204 +11983,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de lasers VCSELs pompés électriquement émettant au dessus de 2.2µm en régime continu à température ambiante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oléron, France</w:t>
+              <w:t xml:space="preserve">IEEE IPRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826545v1</w:t>
+                <w:t xml:space="preserve">hal-01825799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based microcavity EP-VCSEL emitting above 2.2µm in CW at RT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Semiconductor Laser Conference (ISLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12205,103 +12205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on electrically-pumped GaSb-based VCSELs emittingabove 2 µm for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Genty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIOMD IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12326,90 +12326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Temperature, Sb-Based Monolithic EP-VCSEL at 2.3 µm Including 2 N-Type DBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Laser and Electro-Optics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12473,51 +12473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12553,234 +12553,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb-based lasers operating in CW at RT: microcavity and external cavity VCSELs, DFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouvrard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE - The International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798501v1</w:t>
+                <w:t xml:space="preserve">hal-01793363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-2.7µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe (SPIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
@@ -12803,661 +12812,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb-based lasers operating in CW at RT: microcavity and external cavity VCSELs, DFB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Garnache</w:t>
+                <w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouvrard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE - The International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cadix, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793363v1</w:t>
+                <w:t xml:space="preserve">hal-01798501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+                <w:t xml:space="preserve">Quantitative thermal imaging of GalnAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th ICPPP International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797256v1</w:t>
+                <w:t xml:space="preserve">hal-01793379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Alibert</w:t>
+                <w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Commalonga</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797293v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative thermal imaging of GalnAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Rouillard</w:t>
+                <w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roger</w:t>
+                <w:t xml:space="preserve">J. Commalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICPPP International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793379v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative thermal imaging of GaInAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Rouillard</w:t>
+                <w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Roger</w:t>
+                <w:t xml:space="preserve">A. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798860v1</w:t>
+                <w:t xml:space="preserve">hal-01797307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t>
               </w:r>
@@ -13482,64 +13482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Commalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Oran, Algeria</w:t>
@@ -13562,152 +13562,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Cerutti</w:t>
+                <w:t xml:space="preserve">Quantitative thermal imaging of GaInAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sahli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+                <w:t xml:space="preserve">J-P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13th International Conference on Photoacoustic and Photothermal Phenomena (ICPPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797307v1</w:t>
+                <w:t xml:space="preserve">hal-01798860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents progrès dans les lasers à base d’antimoniures et application à la détection de traces de gaz</w:t>
               </w:r>
@@ -13719,77 +13719,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toulouse, France</w:t>
@@ -13857,64 +13857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMAD 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Melbourne, Australia</w:t>
@@ -13969,64 +13969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14068,103 +14068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature GaInAsSb/GaSb quantum well laser for tunable diode laser absorption spectroscopy around 2.35 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Skouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-IR Optoelectronics: Materials and Devices (MIOMD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Aachen, Germany</w:t>
@@ -14312,471 +14312,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Cannes, France</w:t>
+              <w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904242v1</w:t>
+                <w:t xml:space="preserve">hal-01904244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Boissier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904244v1</w:t>
+                <w:t xml:space="preserve">hal-01904242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904246v1</w:t>
+                <w:t xml:space="preserve">hal-01904245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des antimoniures du système AlGaAsSb en accord de maille sur InP. Application aux miroirs de Bragg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14808,221 +14808,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904245v1</w:t>
+                <w:t xml:space="preserve">hal-01904246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroir de Bragg AlGaAsSb/AlAsSb sur InP de pouvoir réflecteur ≥ 95% à 1,4 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15064,103 +15064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de multi-puits quantiques dans le système (Al)GaInAs sur AlGaAsSb accordé sur InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire National : Epitaxie par Jets Moléculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t>
@@ -15189,103 +15189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de miroirs de Bragg AlAsSb/GaAsSb sur InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orléans, France</w:t>
@@ -15314,90 +15314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Al)GaAsSb/AlAsSb Bragg mirrors for 1.5 μm use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15439,103 +15439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroirs de Bragg à haut pouvoir réflecteur GaAsSb/AlAsSb pour lasers à semiconducteurs à cavité verticale émettant à 1,5 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Nice, France</w:t>
@@ -15596,51 +15596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and SnO2 alloying on the conductive properties of epitaxial Ga2O3 films deposited on C-sapphire by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15734,51 +15734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatic recognition of aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15936,51 +15936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A3BF0E2"/>
+    <w:nsid w:val="E62E3025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16167,51 +16167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01409752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-016-0663-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bedia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bedia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.07.086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL5GXCZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kunzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#246;rner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Passow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2287558" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Saadallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Abroug" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7571-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFQ5MWB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gaied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Lassoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20090134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X3XS9P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.02.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65D6MT8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2008.922014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082845" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2004997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0MWS8K2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QSBNJ2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062753" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saadallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.007561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-ZFH2GSFL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Skouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20000298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257060v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Gac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108885v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555016v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2009.11.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793379v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Roger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Delor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Skouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauffer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Collette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Vey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01409752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-016-0663-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bedia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bedia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.07.086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL5GXCZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kunzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#246;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Passow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2287558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Saadallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Abroug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Yacoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7571-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFQ5MWB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803513" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gaied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Lassoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20090134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X3XS9P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2008.922014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65D6MT8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2004997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0MWS8K2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QSBNJ2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062753" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saadallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.007561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-ZFH2GSFL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Skouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20000298" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Gac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108885v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555016v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2009.11.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Roger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Delor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Skouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauffer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Collette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Vey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>