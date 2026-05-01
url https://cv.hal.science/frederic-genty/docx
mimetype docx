--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -323,498 +323,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaogai Li</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sundaram</w:t>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Gac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Bouchoule</w:t>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108085v1</w:t>
+                <w:t xml:space="preserve">hal-01108100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El-Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">G Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">S Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108100v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical investigations of AlGaN MQWs grown on a relaxed AlGaN buffer on AlN templates for emission at 280 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterization of near milliwatt power RCLEDs emitting at 390 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,51 +1921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Design of AlGaN/GaN Distributed Bragg Reflectors for Near-UV Optoelectronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,602 +3202,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of GaSb-Based Monolithic Resonant-Cavity Light-Emitting Diodes Emitting Around 2.3 μm and Including a Tunnel Junction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room-temperature, monolithic, electrically-pumped type-L quantum-well Sb-based VCSELs emitting at 2.3 [micro sign]m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gassenq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2008.922014⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20083424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616283v1</w:t>
+                <w:t xml:space="preserve">hal-01616288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based monolithic EP-VCSEL emitting above 2.5 [micro sign]m</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">Room temperature continuous wave operation of electrically-injected Sb-based RC-LED emitting near</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (23), </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.62 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20082845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617261v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature continuous wave operation of electrically-injected Sb-based RC-LED emitting near</w:t>
+                <w:t xml:space="preserve">Fabrication and Characterization of GaSb-Based Monolithic Resonant-Cavity Light-Emitting Diodes Emitting Around 2.3 μm and Including a Tunnel Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.1014 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2008.922014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.02.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01616275v1</w:t>
+                <w:t xml:space="preserve">hal-01616283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature, monolithic, electrically-pumped type-L quantum-well Sb-based VCSELs emitting at 2.3 [micro sign]m</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaSb-based monolithic EP-VCSEL emitting above 2.5 [micro sign]m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (3), </w:t>
+              <w:t xml:space="preserve">, 2008, 44 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20083424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20082845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616288v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Continuous-Wave Operation of 2.3-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m Sb-Based Electrically Pumped Monolithic Vertical-Cavity Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (20), pp.1745 - 1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,77 +3831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of GaInSb/GaInAsSb hole-well laser diodes emitting near 2.93 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,77 +4136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlAsSb/GaSb doped distributed Bragg reflectors for electrically pumped VCSELs emitting around 2.3µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mihindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4263,636 +4263,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb–based lasers operating in CW at RT: Microcavity and External-cavity VCSELs, DFB</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Novel Hole well antimonide laser diodes on GaSb operating near 2.93 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (24), pp.1400-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20062753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330456v1</w:t>
+                <w:t xml:space="preserve">hal-00329057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hole well antimonide laser diodes on GaSb operating near 2.93 µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb–based lasers operating in CW at RT: Microcavity and External-cavity VCSELs, DFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Angellier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (24), pp.1400-1401. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20062753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329057v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Garnache</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (10), pp.2020-2022. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330815v1</w:t>
+                <w:t xml:space="preserve">hal-00328107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.2020-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00328107v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature continuous wave operation of Sb-based vertical external cavity surface emitting laser near 2.3 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 268 (1 - 2), pp.128-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4938,90 +4938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb-based VCSEL operating at 2.3 µm in continuous wave regime up to 350 K with a TEM00 beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 119, pp.147-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5067,90 +5067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave operation up to 350K of optically-pumped antimony-based midinfrared VCSELs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5201,90 +5201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.36 μm diode pumped VCSEL operating at room temperature in continuous wave with circular TEM00 output beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5335,77 +5335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low threshold, room temperature laser diode pumped Sb-based VECSEL emitting around 2.1 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5595,51 +5595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5686,77 +5686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-I Quantum-Well VCSEL structure on GaSb emitting in the 2 -2.5 µm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,77 +5979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge and vertical surface emitting lasers around 2.0-2.5 m and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6125,90 +6125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth of InAs/InAsSb/AlAsSb structures for mid-infrared lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 223 (3), pp.341 - 348. </w:t>
@@ -6258,64 +6258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature GaInAsSb/GaSb quantum well laser for tunable diode laser absorption spectroscopy around 2.35 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Skouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanfoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6532,324 +6532,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.89--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/14/1/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904236v1</w:t>
+                <w:t xml:space="preserve">hal-01904237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.85--100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/14/1/014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01904237v1</w:t>
+                <w:t xml:space="preserve">hal-01904236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of vertical cavity structures on InP with GaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,103 +6925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy growth and characterizations of AlGaAsSb/AlAsSb Bragg reflectors on InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 183, pp.15--22. </w:t>
@@ -7084,64 +7084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,77 +7205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High reflectivity Te-doped GaAsSb/AlAsSb Bragg mirror for 1.5~μm use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,649 +7624,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laaroussi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132804v1</w:t>
+                <w:t xml:space="preserve">hal-01132683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+                <w:t xml:space="preserve">AlGaN-based MQWs emitting at 280nm for Vertical Cavity Surface Emitting Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bouchoule</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170572v1</w:t>
+                <w:t xml:space="preserve">hal-01257060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Mengis</w:t>
+                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257590v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132683v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs emitting at 280nm for Vertical Cavity Surface Emitting Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Gac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ICMOVPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257060v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton identification by combined methods of morphological processing and fluorescence imaging</w:t>
               </w:r>
@@ -8493,786 +8493,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatical recognition of aquatic organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lauffer</w:t>
+                <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Levey</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Chemical Sensors and Biosensors 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. pp.FS-29</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108885v1</w:t>
+                <w:t xml:space="preserve">hal-01109404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul L Voss</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109577v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based multi-quantum wells emitting at 285 nm grown on a thick AlGaN relaxed buffer on AlN template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatical recognition of aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on MetalOrganic Vapour Phase Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.Mon-Poster-0-28</w:t>
+              <w:t xml:space="preserve">Conference on Optical Chemical Sensors and Biosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. pp.FS-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108899v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.1-4</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109542v1</w:t>
+                <w:t xml:space="preserve">hal-01109577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICMOVPE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109404v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">AlGaN-based multi-quantum wells emitting at 285 nm grown on a thick AlGaN relaxed buffer on AlN template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on MetalOrganic Vapour Phase Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.Mon-Poster-0-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108786v1</w:t>
+                <w:t xml:space="preserve">hal-01108899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Al-doped ZnO Transparent Contacts Deposited by a Spray Pyrolysis Technique on Performance of HIT Solar Cells</w:t>
               </w:r>
@@ -9621,77 +9621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Crack Generation in AlGaN/GaN Distributed Bragg Reflector Grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10375,553 +10375,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Zorila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSMAT-5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTO 2010 - Part of SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.0C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.842074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537142v1</w:t>
+                <w:t xml:space="preserve">hal-00461641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid infrared wavelength range</w:t>
+                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Les Issambres, France</w:t>
+              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536555v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">NANOSMAT-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Reims, France. CD-ROM, NANO-377 (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557011v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO 2010 - Part of SPIE Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Les Issambres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.842074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00461641v1</w:t>
+                <w:t xml:space="preserve">hal-00536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid Infrared InGaAsSb based laser for gas detection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Demarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Beijing, China. pp.0B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.871826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555016v1</w:t>
+                <w:t xml:space="preserve">hal-00544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10963,191 +11028,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.CD-ROM (TOM3_3493_05)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid Infrared InGaAsSb based laser for gas detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.871826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00544649v1</w:t>
+                <w:t xml:space="preserve">hal-00555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraffin oil thermal diffusivity determination using a photothermal deflection setup with a 2.3μm pump: a first step towards methane detection</w:t>
               </w:r>
@@ -11276,90 +11276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of mirage effect to methane detection at 2.3µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPPP15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11384,90 +11384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11750,437 +11750,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de lasers VCSELs pompés électriquement émettant au dessus de 2.2µm en régime continu à température ambiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ducanchez</w:t>
+                <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oléron, France</w:t>
+              <w:t xml:space="preserve">IEEE IPRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826545v1</w:t>
+                <w:t xml:space="preserve">hal-01825799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Réalisation de lasers VCSELs pompés électriquement émettant au dessus de 2.2µm en régime continu à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785734v1</w:t>
+                <w:t xml:space="preserve">hal-01826545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IPRM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Versailles, France</w:t>
+              <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825799v1</w:t>
+                <w:t xml:space="preserve">hal-01785734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based microcavity EP-VCSEL emitting above 2.2µm in CW at RT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Semiconductor Laser Conference (ISLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12205,90 +12205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on electrically-pumped GaSb-based VCSELs emittingabove 2 µm for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12326,90 +12326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Temperature, Sb-Based Monolithic EP-VCSEL at 2.3 µm Including 2 N-Type DBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ducanchez</w:t>
+                <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Laser and Electro-Optics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12473,51 +12473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12559,130 +12559,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-2.7μm single frequency tunable Sb-based lasers operating in CW at RT: microcavity and external cavity VCSELs, DFB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE - The International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793363v1</w:t>
@@ -12693,103 +12693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-2.7µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe (SPIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
@@ -12818,103 +12818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cadix, Spain</w:t>
@@ -12937,721 +12937,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative thermal imaging of GalnAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Roger</w:t>
+                <w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICPPP International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793379v1</w:t>
+                <w:t xml:space="preserve">hal-01797256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797256v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Barat</w:t>
+                <w:t xml:space="preserve">Quantitative thermal imaging of GalnAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Commalonga</w:t>
+                <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
+              <w:t xml:space="preserve">13th ICPPP International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797293v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797307v1</w:t>
+                <w:t xml:space="preserve">hal-01797320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Angellier</w:t>
+                <w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Commalonga</w:t>
+                <w:t xml:space="preserve">A. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797320v1</w:t>
+                <w:t xml:space="preserve">hal-01797307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermal imaging of GaInAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13745,51 +13745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toulouse, France</w:t>
@@ -13870,51 +13870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMAD 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Melbourne, Australia</w:t>
@@ -13969,64 +13969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14068,77 +14068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature GaInAsSb/GaSb quantum well laser for tunable diode laser absorption spectroscopy around 2.35 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14312,471 +14312,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Boissier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904244v1</w:t>
+                <w:t xml:space="preserve">hal-01904242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Cannes, France</w:t>
+              <w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904242v1</w:t>
+                <w:t xml:space="preserve">hal-01904244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904245v1</w:t>
+                <w:t xml:space="preserve">hal-01904246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des antimoniures du système AlGaAsSb en accord de maille sur InP. Application aux miroirs de Bragg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14808,208 +14808,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904246v1</w:t>
+                <w:t xml:space="preserve">hal-01904245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroir de Bragg AlGaAsSb/AlAsSb sur InP de pouvoir réflecteur ≥ 95% à 1,4 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,64 +15077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de multi-puits quantiques dans le système (Al)GaInAs sur AlGaAsSb accordé sur InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15202,90 +15202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de miroirs de Bragg AlAsSb/GaAsSb sur InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orléans, France</w:t>
@@ -15314,64 +15314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Al)GaAsSb/AlAsSb Bragg mirrors for 1.5 μm use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15439,77 +15439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroirs de Bragg à haut pouvoir réflecteur GaAsSb/AlAsSb pour lasers à semiconducteurs à cavité verticale émettant à 1,5 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15734,51 +15734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatic recognition of aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15936,51 +15936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E62E3025"/>
+    <w:nsid w:val="8A50879F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16167,51 +16167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01409752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-016-0663-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bedia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bedia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.07.086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL5GXCZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kunzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#246;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Passow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2287558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Saadallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Abroug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Yacoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7571-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFQ5MWB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803513" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gaied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Lassoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20090134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X3XS9P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2008.922014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65D6MT8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2004997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0MWS8K2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QSBNJ2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062753" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saadallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.007561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-ZFH2GSFL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Skouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20000298" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Gac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108885v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555016v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2009.11.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Roger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Delor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Skouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauffer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Collette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Vey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01409752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-016-0663-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bedia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bedia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.07.086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL5GXCZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kunzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#246;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Passow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2287558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Saadallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Abroug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Yacoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7571-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFQ5MWB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803513" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gaied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Lassoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20090134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X3XS9P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.02.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65D6MT8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2008.922014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082845" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2004997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0MWS8K2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QSBNJ2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062753" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saadallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.007561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-ZFH2GSFL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Skouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20000298" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257060v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Gac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108885v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108899v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555016v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2009.11.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826545v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793379v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Roger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Delor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Skouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauffer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Collette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Vey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>