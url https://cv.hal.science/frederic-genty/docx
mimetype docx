--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -323,498 +323,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Xiaogai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">S Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">G Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108100v1</w:t>
+                <w:t xml:space="preserve">hal-01108085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Gac</w:t>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bouchoule</w:t>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108085v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical investigations of AlGaN MQWs grown on a relaxed AlGaN buffer on AlN templates for emission at 280 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1151,347 +1151,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterization of near milliwatt power RCLEDs emitting at 390 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+                <w:t xml:space="preserve">Robust Design by Antioptimization for Parameter Tolerant GaAs/AlOx High Contrast Grating Mirror for VCSEL Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Börner</w:t>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Passow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (6), pp.8400709-1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (21), pp.3374-3380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2287558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2282871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924838v1</w:t>
+                <w:t xml:space="preserve">hal-00870878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Design by Antioptimization for Parameter Tolerant GaAs/AlOx High Contrast Grating Mirror for VCSEL Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, fabrication and characterization of near milliwatt power RCLEDs emitting at 390 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">Michael Kunzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Paul Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thorsten Passow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (21), pp.3374-3380. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (6), pp.8400709-1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2282871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2287558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870878v1</w:t>
+                <w:t xml:space="preserve">hal-00924838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide confinement and high contrast grating mirrors for Mid-infrared VCSELs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1921,51 +1921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Design of AlGaN/GaN Distributed Bragg Reflectors for Near-UV Optoelectronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,90 +2055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design of Si/Si3N4 high contrast grating mirror for mid-infrared VCSEL application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.169-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2172,90 +2172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Si/SiO2 high contrast grating mirror design for mid-infrared wavelength range: robustness enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.626-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,64 +2289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,90 +2418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared sub-wavelength grating mirror design: tolerance and influence of technological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (12), pp.125502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,403 +3332,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature continuous wave operation of electrically-injected Sb-based RC-LED emitting near</w:t>
+                <w:t xml:space="preserve">Fabrication and Characterization of GaSb-Based Monolithic Resonant-Cavity Light-Emitting Diodes Emitting Around 2.3 μm and Including a Tunnel Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.1014 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2008.922014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616275v1</w:t>
+                <w:t xml:space="preserve">hal-01616283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of GaSb-Based Monolithic Resonant-Cavity Light-Emitting Diodes Emitting Around 2.3 μm and Including a Tunnel Junction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">GaSb-based monolithic EP-VCSEL emitting above 2.5 [micro sign]m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2008.922014⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20082845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616283v1</w:t>
+                <w:t xml:space="preserve">hal-01617261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based monolithic EP-VCSEL emitting above 2.5 [micro sign]m</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">Room temperature continuous wave operation of electrically-injected Sb-based RC-LED emitting near</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.62 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2008.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20082845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Continuous-Wave Operation of 2.3-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m Sb-Based Electrically Pumped Monolithic Vertical-Cavity Lasers</w:t>
               </w:r>
@@ -4531,299 +4531,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ouvrard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.2020-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328107v1</w:t>
+                <w:t xml:space="preserve">hal-00330815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Cerutti</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature continuous wave operation of Sb-based vertical external cavity surface emitting laser near 2.3 μm</w:t>
               </w:r>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6532,268 +6532,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.85--100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904237v1</w:t>
+                <w:t xml:space="preserve">hal-01904236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.89--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/14/1/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904236v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of vertical cavity structures on InP with GaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
               </w:r>
@@ -6805,51 +6805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7097,51 +7097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,51 +7231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,649 +7624,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youness Laaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132683v1</w:t>
+                <w:t xml:space="preserve">hal-01132804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs emitting at 280nm for Vertical Cavity Surface Emitting Lasers</w:t>
+                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Gac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257060v1</w:t>
+                <w:t xml:space="preserve">hal-01257590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMOVPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132804v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of NO2 absorption cross-sections at high temperature for the developement of post-combustion gases optical sensor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Environmental, Energy and Structural Monitoring Systems (EESMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EESMS.2015.7175867⟩</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257590v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlGaN-based MQWs emitting at 280nm for Vertical Cavity Surface Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouchoule</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170572v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton identification by combined methods of morphological processing and fluorescence imaging</w:t>
               </w:r>
@@ -8493,786 +8493,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109404v1</w:t>
+                <w:t xml:space="preserve">hal-01109577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMOVPE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108786v1</w:t>
+                <w:t xml:space="preserve">hal-01109542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatical recognition of aquatic organisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Levey</w:t>
+                <w:t xml:space="preserve">AlGaN-based multi-quantum wells emitting at 285 nm grown on a thick AlGaN relaxed buffer on AlN template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Chemical Sensors and Biosensors 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. pp.FS-29</w:t>
+              <w:t xml:space="preserve">17th International Conference on MetalOrganic Vapour Phase Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.Mon-Poster-0-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108885v1</w:t>
+                <w:t xml:space="preserve">hal-01108899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Fluorescence imaging of plant pigments for automatical recognition of aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul L Voss</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. pp.14</w:t>
+              <w:t xml:space="preserve">Conference on Optical Chemical Sensors and Biosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. pp.FS-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109577v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.1-4</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109542v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based multi-quantum wells emitting at 285 nm grown on a thick AlGaN relaxed buffer on AlN template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on MetalOrganic Vapour Phase Epitaxy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108899v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Al-doped ZnO Transparent Contacts Deposited by a Spray Pyrolysis Technique on Performance of HIT Solar Cells</w:t>
               </w:r>
@@ -9513,90 +9513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design for parameter tolerant GaAs High Contrast Grating mirror for mid infrared VCSEL application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,77 +9621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Crack Generation in AlGaN/GaN Distributed Bragg Reflector Grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10139,90 +10139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design of subwavelength grating mirror for mid-infrared VCSEL application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices NUSOD 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rome, Italy. 2 p. - ISBN:978-1-61284-877-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10256,90 +10256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized GaAs High Contrast Grating Design and Fabrication for Mid-infrared Application at 2.3 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10375,645 +10375,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO 2010 - Part of SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NANOSMAT-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Reims, France. CD-ROM, NANO-377 (3 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461641v1</w:t>
+                <w:t xml:space="preserve">hal-00537142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557011v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSMAT-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Reims, France. CD-ROM, NANO-377 (3 p.)</w:t>
+              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537142v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid infrared wavelength range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Zorila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTO 2010 - Part of SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.0C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.842074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536555v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid Infrared InGaAsSb based laser for gas detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544649v1</w:t>
+                <w:t xml:space="preserve">hal-00555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11028,126 +10963,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.CD-ROM (TOM3_3493_05)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid Infrared InGaAsSb based laser for gas detection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Demarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Beijing, China. pp.0B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.871826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555016v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraffin oil thermal diffusivity determination using a photothermal deflection setup with a 2.3μm pump: a first step towards methane detection</w:t>
               </w:r>
@@ -11750,368 +11750,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IPRM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Versailles, France</w:t>
+              <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825799v1</w:t>
+                <w:t xml:space="preserve">hal-01785734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de lasers VCSELs pompés électriquement émettant au dessus de 2.2µm en régime continu à température ambiante</w:t>
+                <w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Grech</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oléron, France</w:t>
+              <w:t xml:space="preserve">IEEE IPRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826545v1</w:t>
+                <w:t xml:space="preserve">hal-01825799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation de lasers VCSELs pompés électriquement émettant au dessus de 2.2µm en régime continu à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Narcy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785734v1</w:t>
+                <w:t xml:space="preserve">hal-01826545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based microcavity EP-VCSEL emitting above 2.2µm in CW at RT</w:t>
               </w:r>
@@ -12473,51 +12473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12687,945 +12687,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-2.7µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe (SPIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797236v1</w:t>
+                <w:t xml:space="preserve">hal-01798501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-2.7µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">Photonics Europe (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798501v1</w:t>
+                <w:t xml:space="preserve">hal-01797236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+                <w:t xml:space="preserve">Quantitative thermal imaging of GalnAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th ICPPP International Conference on Photoacoustic and Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797256v1</w:t>
+                <w:t xml:space="preserve">hal-01793379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Alibert</w:t>
+                <w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Commalonga</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797293v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative thermal imaging of GalnAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Genty</w:t>
+                <w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roger</w:t>
+                <w:t xml:space="preserve">J. Commalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICPPP International Conference on Photoacoustic and Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793379v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Angellier</w:t>
+                <w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Commalonga</w:t>
+                <w:t xml:space="preserve">A. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797320v1</w:t>
+                <w:t xml:space="preserve">hal-01797307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Garnache</w:t>
+                <w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vicet</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797307v1</w:t>
+                <w:t xml:space="preserve">hal-01797320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative thermal imaging of GaInAsSb/AlGaAsSb laser diodes by thermoreflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13982,51 +13982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14312,648 +14312,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
+                <w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Cannes, France</w:t>
+              <w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904242v1</w:t>
+                <w:t xml:space="preserve">hal-01904244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t>
+                <w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Boissier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904244v1</w:t>
+                <w:t xml:space="preserve">hal-01904242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904246v1</w:t>
+                <w:t xml:space="preserve">hal-01904245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance des antimoniures du système AlGaAsSb en accord de maille sur InP. Application aux miroirs de Bragg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12\textsuperscripte Séminaire National : Epitaxie par Jets Moléculaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t>
+              <w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904250v1</w:t>
+                <w:t xml:space="preserve">hal-01904246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t>
+                <w:t xml:space="preserve">Croissance des antimoniures du système AlGaAsSb en accord de maille sur InP. Application aux miroirs de Bragg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">12\textsuperscripte Séminaire National : Epitaxie par Jets Moléculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904245v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroir de Bragg AlGaAsSb/AlAsSb sur InP de pouvoir réflecteur ≥ 95% à 1,4 μm</w:t>
               </w:r>
@@ -14965,51 +14965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15090,51 +15090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15241,51 +15241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orléans, France</w:t>
@@ -15314,51 +15314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Al)GaAsSb/AlAsSb Bragg mirrors for 1.5 μm use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15465,51 +15465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15936,51 +15936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A50879F"/>
+    <w:nsid w:val="9D1B4DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16167,51 +16167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01409752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-016-0663-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bedia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bedia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.07.086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL5GXCZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kunzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#246;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Passow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2287558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Saadallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Abroug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Yacoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7571-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFQ5MWB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803513" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gaied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Lassoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20090134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X3XS9P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.02.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65D6MT8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2008.922014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082845" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2004997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0MWS8K2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QSBNJ2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062753" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saadallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.007561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-ZFH2GSFL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Skouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20000298" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257060v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Gac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108885v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108899v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555016v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2009.11.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826545v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793379v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Roger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Delor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Skouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauffer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Collette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Vey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01409752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-016-0663-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bedia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bedia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.07.086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL5GXCZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kunzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#246;rner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Passow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2287558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Saadallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Abroug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Yacoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7571-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFQ5MWB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803513" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00472233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gaied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Lassoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20090134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X3XS9P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2008.922014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65D6MT8M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2004997" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0MWS8K2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QSBNJ2N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062753" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saadallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yacoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1611290" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.007561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-ZFH2GSFL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00600-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NQ9X83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Skouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20000298" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257590v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175867" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Gac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2015.7175865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555016v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00462204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2009.11.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Roger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Delor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glastre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Skouri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauffer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Collette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Vey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>