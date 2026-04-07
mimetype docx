--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -359,261 +359,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of a disc-pad system under squeal noise criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pradeep Mohanasundaram</w:t>
+                <w:t xml:space="preserve">Robust optimization: a kriging-based multi-objective optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besset</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2175-8⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935546v1</w:t>
+                <w:t xml:space="preserve">hal-02935599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization: a kriging-based multi-objective optimization approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
+                <w:t xml:space="preserve">Shape optimization of a disc-pad system under squeal noise criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Mohanasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Helbert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Shimoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.30. </w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2175-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935599v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Pressure Sensor with Wide-Range, Bendable, and High Sensitivity Based on the Bionic Komochi Konbu Structure and Cu/Ni Nanofiber Network</w:t>
               </w:r>
@@ -2221,852 +2221,861 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 100, pp.043103/1-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 100 (4), pp.043103/1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2234811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanosynthesis and characterisation of the Li-Sn system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gillot</w:t>
+                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9360-z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (15), pp.3531-3538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353419v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred Womes</w:t>
+                <w:t xml:space="preserve">Mecanosynthesis and characterisation of the Li-Sn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167, pp.797-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9360-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185451v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Behaviors of Binary and Ternary Manganese Phosphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.5817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reactivity of Li(8-y)MnyP4 towards lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Monconduit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm051574b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electrochemical reactivity and design of NiP2 negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.6327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3075,205 +3084,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050362b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic smectites in podzols from central finland: An analytical electron microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Righi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (6), pp.655-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3283,1080 +3292,1080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Shape Parameters of Brake Systems Under Squeal Noise Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Mohanasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Shimoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lisboa, Portugal. pp.888-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de robustesse pour l'optimisation sur métamodèle de krigeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ribaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS 2018 (SFDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de robustesse dédié aux schémas d'optimisation basés sur des métamodèles de type krigeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Ribaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness criterion for the optimization scheme based on kriging metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Ribaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'optimisation de forme en dynamique rapide par approche quasi-statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization method for crashworthiness design based on Equivalent Static Loads concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSMO, Jun 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-model based optimization of a large diameter semi-radial conical hub engine cooling fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Henner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703292v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale de formes surfaciques par paramétrage intrinsèque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Du Cauzé De Nazelle</w:t>
+                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717069v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model based optimization of a large diameter semi-radial conical hub engine cooling fan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+                <w:t xml:space="preserve">Conception optimale de formes surfaciques par paramétrage intrinsèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Du Cauzé De Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440553v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de pré-conception robuste basée sur une optimisation multi-objectifs contrainte : Application au dimensionnement de suspensions de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,113 +4380,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosynthesis and characterization of the Li-Sn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,73 +4505,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Applications of the Mössbauer effect, ICAME 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France. pp.819-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiPx new negative electrodes for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4621,450 +4630,450 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IMLB, International Meeting on lithium Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode materials for lithium ion batteries in the Li-Zn-P system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium insertion-extraction mechanism in manganese phosphide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode Materials for lithium ion batteries in the Zn-P system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">206rd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses and characterization of the Li-Sn system by mechanosyntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5092,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux-Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5137,219 +5146,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal sponge containing transition metal phosphides as anodes for secondary lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : Wo2006123050 A120061123 EP1882278. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-material comprising an intermetallic lithium/transition metal pnictide phase for lithium batteries. &amp;quot;The invention provides a rechargeable lithium-ion battery comprising the specific lithium composite exhibiting good charge-discharge cycle performance and mechanical properties. The lithium-material comprises an intermetallic lithium/transition metal&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2003113631 A120030619 US6939643. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5496,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mohanasundaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shimoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8669237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mohanasundaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Shimoyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02947-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2175-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seimei Shiratori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X14500039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0190-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS0H4RS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.10.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WZVBLV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ribierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fourcade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9360-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4TB0NVL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Cauz&#233; De Nazelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mosnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pascal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mohanasundaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shimoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8669237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mohanasundaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Shimoyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02947-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2175-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seimei Shiratori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X14500039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0190-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS0H4RS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.10.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WZVBLV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ribierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fourcade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9360-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4TB0NVL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Cauz&#233; De Nazelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mosnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pascal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>