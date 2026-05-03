--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1716,307 +1716,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mössbauer spectra as a &amp;quot;finger print&amp;quot; in tin-lithium alloys : applications to Li-ion batteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideyuki F. Arata</w:t>
+                <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice O. Morin</w:t>
+                <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajime Tanaka</w:t>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, pp.1600. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 180, pp.413-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264795v1</w:t>
+                <w:t xml:space="preserve">hal-00354133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer spectra as a &amp;quot;finger print&amp;quot; in tin-lithium alloys : applications to Li-ion batteries.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Robert</w:t>
+                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Lippens</w:t>
+                <w:t xml:space="preserve">Hideyuki F. Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gillot</w:t>
+                <w:t xml:space="preserve">Fabrice O. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.10.026⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00354133v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium diphosphides as negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
@@ -2272,794 +2272,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+                <w:t xml:space="preserve">Mecanosynthesis and characterisation of the Li-Sn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bernardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manfred Womes</w:t>
+                <w:t xml:space="preserve">R. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167, pp.797-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9360-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185451v1</w:t>
+                <w:t xml:space="preserve">hal-00353419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanosynthesis and characterisation of the Li-Sn system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.E. Lippens</w:t>
+                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fourcade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gillot</w:t>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 167, pp.797-801. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (15), pp.3531-3538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9360-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353419v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behaviors of Binary and Ternary Manganese Phosphides</w:t>
+                <w:t xml:space="preserve">On the electrochemical reactivity and design of NiP2 negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17, pp.5817</w:t>
+              <w:t xml:space="preserve">, 2005, 17, pp.6327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020411v1</w:t>
+                <w:t xml:space="preserve">hal-00020409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reactivity of Li(8-y)MnyP4 towards lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Monconduit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm051574b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrochemical reactivity and design of NiP2 negative electrodes for secondary Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Electrochemical Behaviors of Binary and Ternary Manganese Phosphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17, pp.6327</w:t>
+              <w:t xml:space="preserve">, 2005, 17, pp.5817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020409v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
@@ -3084,64 +3084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
@@ -4429,77 +4429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosynthesis and characterization of the Li-Sn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,325 +4660,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode materials for lithium ion batteries in the Li-Zn-P system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bichat</w:t>
+                <w:t xml:space="preserve">Lithium insertion-extraction mechanism in manganese phosphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Favier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithium Battery Discussions</w:t>
+              <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384153v1</w:t>
+                <w:t xml:space="preserve">hal-00384142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium insertion-extraction mechanism in manganese phosphide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anode materials for lithium ion batteries in the Li-Zn-P system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
+              <w:t xml:space="preserve">Lithium Battery Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384142v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode Materials for lithium ion batteries in the Zn-P system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">206rd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5003,90 +5003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses and characterization of the Li-Sn system by mechanosyntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olivier-Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5274,51 +5274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2003113631 A120030619 US6939643. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5505,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mohanasundaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shimoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8669237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mohanasundaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Shimoyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02947-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2175-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seimei Shiratori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X14500039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0190-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS0H4RS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.10.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WZVBLV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ribierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fourcade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9360-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4TB0NVL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Cauz&#233; De Nazelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mosnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pascal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mohanasundaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shimoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8669237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mohanasundaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Shimoyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02947-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2175-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seimei Shiratori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X14500039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0190-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS0H4RS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.10.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WZVBLV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ribierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fourcade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9360-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4TB0NVL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Cauz&#233; De Nazelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mosnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>