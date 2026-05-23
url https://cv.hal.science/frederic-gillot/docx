--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -359,261 +359,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization: a kriging-based multi-objective optimization approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
+                <w:t xml:space="preserve">Shape optimization of a disc-pad system under squeal noise criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Mohanasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Helbert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Shimoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106913⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2175-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935599v1</w:t>
+                <w:t xml:space="preserve">hal-02935546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of a disc-pad system under squeal noise criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pradeep Mohanasundaram</w:t>
+                <w:t xml:space="preserve">Robust optimization: a kriging-based multi-objective optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besset</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2175-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935546v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Pressure Sensor with Wide-Range, Bendable, and High Sensitivity Based on the Bionic Komochi Konbu Structure and Cu/Ni Nanofiber Network</w:t>
               </w:r>
@@ -2272,319 +2272,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanosynthesis and characterisation of the Li-Sn system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.E. Lippens</w:t>
+                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fourcade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gillot</w:t>
+                <w:t xml:space="preserve">Jerome Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-006-9360-z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (15), pp.3531-3538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353419v1</w:t>
+                <w:t xml:space="preserve">hal-00185451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dupont</w:t>
+                <w:t xml:space="preserve">Mecanosynthesis and characterisation of the Li-Sn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Womes</w:t>
+                <w:t xml:space="preserve">R. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (15), pp.3531-3538. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167, pp.797-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10751-006-9360-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185451v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electrochemical reactivity and design of NiP2 negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
@@ -2689,377 +2689,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reactivity of Li(8-y)MnyP4 towards lithium</w:t>
+                <w:t xml:space="preserve">Electrochemical Behaviors of Binary and Ternary Manganese Phosphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doublet M.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monconduit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17, pp.3627</w:t>
+              <w:t xml:space="preserve">, 2005, 17, pp.5817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020413v1</w:t>
+                <w:t xml:space="preserve">hal-00020411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the reactivity of Li(8-y)MnyP4 towards lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doublet M.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 17, pp.3627</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383231v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behaviors of Binary and Ternary Manganese Phosphides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17, pp.5817</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm051574b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020411v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
@@ -3084,64 +3084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
@@ -3414,90 +3414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de robustesse pour l'optimisation sur métamodèle de krigeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ribaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS 2018 (SFDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,90 +3522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de robustesse dédié aux schémas d'optimisation basés sur des métamodèles de type krigeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3643,90 +3643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness criterion for the optimization scheme based on kriging metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3974,368 +3974,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model based optimization of a large diameter semi-radial conical hub engine cooling fan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferrand</w:t>
+                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Henner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440553v1</w:t>
+                <w:t xml:space="preserve">hal-01703292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Carbon Membranes: Applications for Advanced Oxidation Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+                <w:t xml:space="preserve">Conception optimale de formes surfaciques par paramétrage intrinsèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Du Cauzé De Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Symposium on Analytical Chemistry for Sustainable Development - ACSD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703292v1</w:t>
+                <w:t xml:space="preserve">hal-01717069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale de formes surfaciques par paramétrage intrinsèque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-model based optimization of a large diameter semi-radial conical hub engine cooling fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Du Cauzé De Nazelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+                <w:t xml:space="preserve">Manuel Henner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717069v1</w:t>
+                <w:t xml:space="preserve">hal-03440553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de pré-conception robuste basée sur une optimisation multi-objectifs contrainte : Application au dimensionnement de suspensions de véhicule</w:t>
               </w:r>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5274,51 +5274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2003113631 A120030619 US6939643. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5505,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mohanasundaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shimoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8669237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mohanasundaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Shimoyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02947-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2175-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seimei Shiratori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X14500039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0190-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS0H4RS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.10.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WZVBLV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ribierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fourcade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9360-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4TB0NVL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Cauz&#233; De Nazelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mosnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mohanasundaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shimoyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8669237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mohanasundaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Shimoyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02947-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2175-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106913" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seimei Shiratori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X14500039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ayadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1NM3S7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chadwick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900082u" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0190-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CS0H4RS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.10.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1WZVBLV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ribierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fourcade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9360-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4TB0NVL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Du Cauz&#233; De Nazelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Henner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mosnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pascal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>