--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene microplastic toxicity to the terrestrial snail Cantareus aspersus: size matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Colpaert</w:t>
+                <w:t xml:space="preserve">From environmental bioavailability of metal(loid)s to their ecogenotoxicological effects in land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Petit Dit Grézériat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Belly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15824-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13618-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499751v1</w:t>
+                <w:t xml:space="preserve">hal-03197784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From environmental bioavailability of metal(loid)s to their ecogenotoxicological effects in land snails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyethylene microplastic toxicity to the terrestrial snail Cantareus aspersus: size matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Petit Dit Grézériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13618-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15824-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197784v1</w:t>
+                <w:t xml:space="preserve">hal-03499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t>
               </w:r>
@@ -1302,5217 +1302,5757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ageing and soil contaminants on telomere length in the land snail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zahn</w:t>
+                <w:t xml:space="preserve">M. Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Massemin</w:t>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 201, pp.110766. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861474v1</w:t>
+                <w:t xml:space="preserve">hal-02537964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of legacy wastes from ancient mining activities on current earthworm community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+                <w:t xml:space="preserve">Impact of ageing and soil contaminants on telomere length in the land snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lagiewski</w:t>
+                <w:t xml:space="preserve">Sandrine Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Massemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122369⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.110766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930050v1</w:t>
+                <w:t xml:space="preserve">hal-02861474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact assessment of legacy wastes from ancient mining activities on current earthworm community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lagiewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 393 (10), pp.122369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03482873v1</w:t>
+                <w:t xml:space="preserve">hal-02930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510386v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere dynamic in humans and animals: Review and perspectives in environmental toxicology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.124182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02269457v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830565v1</w:t>
+                <w:t xml:space="preserve">hal-02510386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temporal resolution landscape changes related to anthropogenic activities over the past millennium in the Vosges Mountains (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Telomere dynamic in humans and animals: Review and perspectives in environmental toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-018-1044-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743003v1</w:t>
+                <w:t xml:space="preserve">hal-02269457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encaged Chironomus riparius larvae in assessment of trace metal bioavailability and transfer in a landfill leachate collection pond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Cretenet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Aleya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8261-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430647v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bioindicators to assess the environmental risk of past mining activities in the Vosges Mountains (France)</w:t>
+                <w:t xml:space="preserve">High-temporal resolution landscape changes related to anthropogenic activities over the past millennium in the Vosges Mountains (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.042⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (8), pp.893-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-018-1044-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607020v1</w:t>
+                <w:t xml:space="preserve">hal-01743003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encaged Chironomus riparius larvae in assessment of trace metal bioavailability and transfer in a landfill leachate collection pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Ashoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Druart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Céline Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8261-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515222v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic fate of inorganic and methyl-mercury in a macrophyte-chironomid food chain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using bioindicators to assess the environmental risk of past mining activities in the Vosges Mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Veronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002093v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 214, pp.575-584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.073⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637326v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Trophic fate of inorganic and methyl-mercury in a macrophyte-chironomid food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Beauvais-Flück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Méhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cosio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338, pp.140-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502851v1</w:t>
+                <w:t xml:space="preserve">hal-02002093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury tissue residue approach in &amp;lt;em&amp;gt;Chironomus riparius&amp;lt;/em&amp;gt;: Involvement of toxicokinetics and comparison of subcellular fractionation methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit J. D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.11.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636537v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past mining activities in the Vosges Mountains (eastern France): Impact on vegetation and metal contamination over the past millennium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fluck</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683616638419⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02545077v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury toxicity to terrestrial snails in a partial life cycle experiment.</w:t>
+                <w:t xml:space="preserve">Mercury tissue residue approach in &amp;lt;em&amp;gt;Chironomus riparius&amp;lt;/em&amp;gt;: Involvement of toxicokinetics and comparison of subcellular fractionation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Benoit J. D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308009v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular partitioning of metals in Aporrectodea caliginosa along a gradient of metal exposure in 31 field-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past mining activities in the Vosges Mountains (eastern France): Impact on vegetation and metal contamination over the past millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (8), pp.1225-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616638419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688916v1</w:t>
+                <w:t xml:space="preserve">halshs-02545077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge application in a plantation: effects on trace metal transfer in soil-plant-snail continuum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury toxicity to terrestrial snails in a partial life cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Lyne Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3165-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01104418v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Amiot</w:t>
+                <w:t xml:space="preserve">Subcellular partitioning of metals in Aporrectodea caliginosa along a gradient of metal exposure in 31 field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114679v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude diachronique et synchronique de la contamination en éléments traces métalliques sur le district minier de Sainte-Marie-aux-Mines, Vosges.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Sewage sludge application in a plantation: effects on trace metal transfer in soil-plant-snail continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Aleya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.309-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114520v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00829418v1</w:t>
+                <w:t xml:space="preserve">hal-01114679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Etude diachronique et synchronique de la contamination en éléments traces métalliques sur le district minier de Sainte-Marie-aux-Mines, Vosges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.99-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00803534v1</w:t>
+                <w:t xml:space="preserve">hal-01114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+                <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lucot</w:t>
+                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649988v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00490752v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scheifler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662291v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480252v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (3), pp.243-252</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462087v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.37-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486286v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.243-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400880v1</w:t>
+                <w:t xml:space="preserve">hal-00462087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462085v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">hal-00400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342111v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355286v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 407 (1), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (16), pp.7573-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355284v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355291v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6522,404 +7062,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury content of guano as a proxy for Hg exposure in bat colonies located in northwestern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debernardi Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting. Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'exposition au mercure des colonies de chauves-souris d'Italie du nord à travers l'analyse du guano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debernardi Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6929,91 +7469,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille ans d'activités minières dans la vallée de Sainte-Marie-aux-Mines : palynologie, géochimie et documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,113 +7568,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,73 +7693,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioaccessibilité et la biodisponibilité, deux outils pour une évaluation des risques intégrative (projet COMBINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7228,1218 +7768,1218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De-Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De-Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique « Prise en compte des fonctions écosystémiques du sol et du sous-sol en contexte de réaménagement urbain », 14 mai 2019, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la biodisponibilité dans l’évaluation des risques sanitaires et environnementaux de sols contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal(loid) bioavailability for landsnails and human bioaccessibility: a new pathway to build bridges between ecotoxicological and human health risk assessment of contaminated soils</w:t>
+                <w:t xml:space="preserve">Couplage de la bioaccessibilité orale pour l’homme et de la biodisponibilité pour l’escargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248022v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de la bioaccessibilité orale pour l’homme et de la biodisponibilité pour l’escargot</w:t>
+                <w:t xml:space="preserve">Assessment of metal(loid) bioavailability for landsnails and human bioaccessibility: a new pathway to build bridges between ecotoxicological and human health risk assessment of contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248043v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des minéralisations Pb-Cu-Ag de l’Altenberg : un secteur minier exploité à la période médiévale (Sainte-Marie-aux-Mines, Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8449,151 +8989,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8603,104 +9143,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, bioamplification des polluants dans la faune terrestre - Un outil pour la biosurveillance des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, pp.682, 2013, ADEME, 978-2-7598-0724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8710,161 +9250,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9011,51 +9551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11556-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15824-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Belly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13618-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Beauvais-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie M&#233;hault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.11.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debernardi Paolo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De-Vaufleury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248023v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pauget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11556-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Belly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13618-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15824-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110766" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Beauvais-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie M&#233;hault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.11.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debernardi Paolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De-Vaufleury" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248023v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pauget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248046v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>