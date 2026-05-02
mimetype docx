--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From environmental bioavailability of metal(loid)s to their ecogenotoxicological effects in land snails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyethylene microplastic toxicity to the terrestrial snail Cantareus aspersus: size matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Petit Dit Grézériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13618-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15824-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197784v1</w:t>
+                <w:t xml:space="preserve">hal-03499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene microplastic toxicity to the terrestrial snail Cantareus aspersus: size matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Colpaert</w:t>
+                <w:t xml:space="preserve">From environmental bioavailability of metal(loid)s to their ecogenotoxicological effects in land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Petit Dit Grézériat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Belly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15824-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13618-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499751v1</w:t>
+                <w:t xml:space="preserve">hal-03197784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t>
               </w:r>
@@ -1302,615 +1302,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louzon</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537964v1</w:t>
+                <w:t xml:space="preserve">hal-03482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ageing and soil contaminants on telomere length in the land snail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861474v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of legacy wastes from ancient mining activities on current earthworm community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Impact of ageing and soil contaminants on telomere length in the land snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Massemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122369⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.110766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930050v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact assessment of legacy wastes from ancient mining activities on current earthworm community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lagiewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 393 (10), pp.122369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482873v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere dynamic in humans and animals: Review and perspectives in environmental toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (8), pp.893-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,278 +2622,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bioindicators to assess the environmental risk of past mining activities in the Vosges Mountains (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Veronique Walter-Simonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.042⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607020v1</w:t>
+                <w:t xml:space="preserve">hal-01515222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Using bioindicators to assess the environmental risk of past mining activities in the Vosges Mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Veronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515222v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic fate of inorganic and methyl-mercury in a macrophyte-chironomid food chain</w:t>
               </w:r>
@@ -2981,464 +2981,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury tissue residue approach in &amp;lt;em&amp;gt;Chironomus riparius&amp;lt;/em&amp;gt;: Involvement of toxicokinetics and comparison of subcellular fractionation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit J. D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.073⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637326v1</w:t>
+                <w:t xml:space="preserve">hal-02636537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502851v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury tissue residue approach in &amp;lt;em&amp;gt;Chironomus riparius&amp;lt;/em&amp;gt;: Involvement of toxicokinetics and comparison of subcellular fractionation methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636537v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past mining activities in the Vosges Mountains (eastern France): Impact on vegetation and metal contamination over the past millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange-Lyne Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.3165-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3893,574 +3893,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Amiot</w:t>
+                <w:t xml:space="preserve">Etude diachronique et synchronique de la contamination en éléments traces métalliques sur le district minier de Sainte-Marie-aux-Mines, Vosges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.99-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114679v1</w:t>
+                <w:t xml:space="preserve">hal-01114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude diachronique et synchronique de la contamination en éléments traces métalliques sur le district minier de Sainte-Marie-aux-Mines, Vosges.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114520v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
+                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
+              <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803534v1</w:t>
+                <w:t xml:space="preserve">hal-00829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
+                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
+              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829418v1</w:t>
+                <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
               </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
@@ -4735,90 +4735,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
@@ -4894,77 +4894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4989,51 +4989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,51 +5179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5325,51 +5325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,51 +5428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
@@ -5547,1259 +5547,1259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina G Vijver</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">hal-00355284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Sage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342111v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04645434v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 407 (1), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355286v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (16), pp.7573-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+                <w:t xml:space="preserve">hal-04645434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Renault</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355284v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hispard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Cosson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04597000v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t>
               </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t>
@@ -6923,90 +6923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
@@ -7496,51 +7496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille ans d'activités minières dans la vallée de Sainte-Marie-aux-Mines : palynologie, géochimie et documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,519 +7598,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bioaccessibilité et la biodisponibilité, deux outils pour une évaluation des risques intégrative (projet COMBINE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De-Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249589v1</w:t>
+                <w:t xml:space="preserve">hal-03249592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioaccessibilité et la biodisponibilité, deux outils pour une évaluation des risques intégrative (projet COMBINE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louzon</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249592v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la biodisponibilité dans l’évaluation des risques sanitaires et environnementaux de sols contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pauget</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique « Prise en compte des fonctions écosystémiques du sol et du sous-sol en contexte de réaménagement urbain », 14 mai 2019, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248023v1</w:t>
+                <w:t xml:space="preserve">hal-03248046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la biodisponibilité dans l’évaluation des risques sanitaires et environnementaux de sols contaminés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De-Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Journée technique « Prise en compte des fonctions écosystémiques du sol et du sous-sol en contexte de réaménagement urbain », 14 mai 2019, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248046v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la bioaccessibilité orale pour l’homme et de la biodisponibilité pour l’escargot</w:t>
               </w:r>
@@ -8372,51 +8372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,77 +8596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8747,77 +8747,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
@@ -8846,90 +8846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9157,51 +9157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, bioamplification des polluants dans la faune terrestre - Un outil pour la biosurveillance des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9264,51 +9264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9316,51 +9316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9551,51 +9551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11556-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Belly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13618-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15824-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110766" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Beauvais-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie M&#233;hault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.11.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debernardi Paolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De-Vaufleury" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248023v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pauget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248046v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11556-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15824-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Belly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13618-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Beauvais-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie M&#233;hault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.11.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debernardi Paolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De-Vaufleury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248046v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pauget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>