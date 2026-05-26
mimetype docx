--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, fate and ecotoxicity of manganese from legacy metallurgical wastes</w:t>
+                <w:t xml:space="preserve">From bioavailability to risk assessment of polluted soil using snails: link between excess transfer and inhibition of sexual maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130337⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11556-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259857v1</w:t>
+                <w:t xml:space="preserve">hal-03109796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bioavailability to risk assessment of polluted soil using snails: link between excess transfer and inhibition of sexual maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling metal contamination from ultramafic sediments to biota along the Albanian shoreline of Lake Ohrid (Albania/Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Louzon</w:t>
+                <w:t xml:space="preserve">Elisabeth M Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Ana Romero Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11556-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109796v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling metal contamination from ultramafic sediments to biota along the Albanian shoreline of Lake Ohrid (Albania/Macedonia)</w:t>
+                <w:t xml:space="preserve">Origin, fate and ecotoxicity of manganese from legacy metallurgical wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M Gross</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romero Freire</w:t>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 291, pp.112726. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.130337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325563v1</w:t>
+                <w:t xml:space="preserve">hal-03259857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene microplastic toxicity to the terrestrial snail Cantareus aspersus: size matters</w:t>
               </w:r>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit Dit Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,103 +906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From environmental bioavailability of metal(loid)s to their ecogenotoxicological effects in land snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Belly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1040,77 +1040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin‐crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Radola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,77 +1308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,758 +1432,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact assessment of legacy wastes from ancient mining activities on current earthworm community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louzon</w:t>
+                <w:t xml:space="preserve">Tiffany Lagiewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelfrêne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 393 (10), pp.122369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537964v1</w:t>
+                <w:t xml:space="preserve">hal-02930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ageing and soil contaminants on telomere length in the land snail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louzon</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zahn</w:t>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861474v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of legacy wastes from ancient mining activities on current earthworm community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+                <w:t xml:space="preserve">Impact of ageing and soil contaminants on telomere length in the land snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lagiewski</w:t>
+                <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 393 (10), pp.122369. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.110766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930050v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.124182. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109798v1</w:t>
+                <w:t xml:space="preserve">hal-02510386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.124182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510386v1</w:t>
+                <w:t xml:space="preserve">hal-03109798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere dynamic in humans and animals: Review and perspectives in environmental toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,90 +2234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2368,103 +2368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temporal resolution landscape changes related to anthropogenic activities over the past millennium in the Vosges Mountains (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (8), pp.893-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2498,64 +2498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encaged Chironomus riparius larvae in assessment of trace metal bioavailability and transfer in a landfill leachate collection pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Ashoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,618 +2706,642 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using bioindicators to assess the environmental risk of past mining activities in the Vosges Mountains (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Veronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic fate of inorganic and methyl-mercury in a macrophyte-chironomid food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Beauvais-Flück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Méhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 338, pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury tissue residue approach in &amp;lt;em&amp;gt;Chironomus riparius&amp;lt;/em&amp;gt;: Involvement of toxicokinetics and comparison of subcellular fractionation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit J. D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.575-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,731 +3350,743 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past mining activities in the Vosges Mountains (eastern France): Impact on vegetation and metal contamination over the past millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (8), pp.1225-1236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683616638419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury toxicity to terrestrial snails in a partial life cycle experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange-Lyne Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.3165-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular partitioning of metals in Aporrectodea caliginosa along a gradient of metal exposure in 31 field-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewage sludge application in a plantation: effects on trace metal transfer in soil-plant-snail continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bourioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 502, pp.309-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diachronique et synchronique de la contamination en éléments traces métalliques sur le district minier de Sainte-Marie-aux-Mines, Vosges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4059,740 +4095,740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649988v1</w:t>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,2258 +4837,2270 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
+                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462087v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
+                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.243-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486286v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332, pp.795-805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00342111v1</w:t>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Kinetics of bromadiolone in rodent populations and implications for predators after field control of the water vole, Arvicola terrestris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 407 (1), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645434v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (16), pp.7573-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7062,404 +7110,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury content of guano as a proxy for Hg exposure in bat colonies located in northwestern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debernardi Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting. Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'exposition au mercure des colonies de chauves-souris d'Italie du nord à travers l'analyse du guano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debernardi Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7469,1517 +7517,1517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille ans d'activités minières dans la vallée de Sainte-Marie-aux-Mines : palynologie, géochimie et documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioaccessibilité et la biodisponibilité, deux outils pour une évaluation des risques intégrative (projet COMBINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De-Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la biodisponibilité dans l’évaluation des risques sanitaires et environnementaux de sols contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De-Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique « Prise en compte des fonctions écosystémiques du sol et du sous-sol en contexte de réaménagement urbain », 14 mai 2019, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la bioaccessibilité orale pour l’homme et de la biodisponibilité pour l’escargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metal(loid) bioavailability for landsnails and human bioaccessibility: a new pathway to build bridges between ecotoxicological and human health risk assessment of contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des minéralisations Pb-Cu-Ag de l’Altenberg : un secteur minier exploité à la période médiévale (Sainte-Marie-aux-Mines, Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8989,151 +9037,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9143,104 +9191,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, bioamplification des polluants dans la faune terrestre - Un outil pour la biosurveillance des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, pp.682, 2013, ADEME, 978-2-7598-0724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9250,161 +9298,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9551,51 +9599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11556-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15824-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Belly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13618-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Beauvais-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie M&#233;hault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.11.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debernardi Paolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De-Vaufleury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248046v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pauget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11556-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit Dit Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15824-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Belly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13618-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110766" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J40C6JN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WXT3RKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02002093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Beauvais-Fl&#252;ck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie M&#233;hault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.11.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J0SKXP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.09.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDG6XWLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2RN4DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03661039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debernardi Paolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De-Vaufleury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248046v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pauget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>