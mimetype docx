--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1756,187 +1756,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">On the Use of Haptic Tablets for UGV Teleoperation in Unstructured Environments: System Design and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Corujeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106314⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.95443-95454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2928981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011326v2</w:t>
+                <w:t xml:space="preserve">hal-02364946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating controlled localized stimulations on haptic displays by modal superimposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Enferad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,233 +1948,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 449, pp.196-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Haptic Tablets for UGV Teleoperation in Unstructured Environments: System Design and Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+                <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.95443-95454. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (1), pp.106314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2928981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364946v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
               </w:r>
@@ -2401,614 +2401,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.1692 - 1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2535300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425156v1</w:t>
+                <w:t xml:space="preserve">hal-01396831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a torsion-based shear-mode energy harvester and energy management electronics for a sensor module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
+                <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.296 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X16672563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396823v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
+                <w:t xml:space="preserve">Integration of a torsion-based shear-mode energy harvester and energy management electronics for a sensor module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ridha Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (3), pp.1692 - 1701. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2535300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X16672563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396831v1</w:t>
+                <w:t xml:space="preserve">hal-01396823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.085028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198587v1</w:t>
+                <w:t xml:space="preserve">hal-01254871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,794 +3001,823 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01254871v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Amanci</w:t>
+                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044406v1</w:t>
+                <w:t xml:space="preserve">hal-01018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel plane piezoelectric actuator using Hamilton's principle based model and Hertz contact theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+                <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Amanci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 217, pp.116-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.06.026⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 217, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055457v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+                <w:t xml:space="preserve">Development of a novel plane piezoelectric actuator using Hamilton's principle based model and Hertz contact theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M'Boungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Jimoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.116-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018393v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.408-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924620v1</w:t>
+                <w:t xml:space="preserve">hal-00924729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 196, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924729v1</w:t>
+                <w:t xml:space="preserve">hal-00924620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consideration in a Piezoelectric Generator</w:t>
               </w:r>
@@ -5009,312 +5009,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ondes Élastiques Topologiquement Guidées pour l’Haptique de Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770749v1</w:t>
+                <w:t xml:space="preserve">hal-05365341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes Élastiques Topologiquement Guidées pour l’Haptique de Surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365341v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des modulations en régime sonique et de la génération d’interfaces temporelles dans un cristal phononique piézoélectrique contrôlable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,90 +5395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes élastiques topologiquement guidées pour l'haptique de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5976,122 +5976,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
+                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784490v2</w:t>
+                <w:t xml:space="preserve">hal-03823700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric flexible haptic interface development</w:t>
               </w:r>
@@ -6205,1195 +6205,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03713254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
+                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823700v2</w:t>
+                <w:t xml:space="preserve">hal-03784490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550859v1</w:t>
+                <w:t xml:space="preserve">hal-03632579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550927v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ecmsm51310.2021.9468870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550851v1</w:t>
+                <w:t xml:space="preserve">hal-03681599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
+              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online event, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632579v1</w:t>
+                <w:t xml:space="preserve">hal-03843539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, On Line, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681599v1</w:t>
+                <w:t xml:space="preserve">hal-04550927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.350-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843539v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dariosecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Plénacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HUCAPP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550812v1</w:t>
+                <w:t xml:space="preserve">hal-02434298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+                <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550792v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t>
+                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dariosecq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434298v1</w:t>
+                <w:t xml:space="preserve">hal-04550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
               </w:r>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Normal and Lateral Vibration on Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,753 +7771,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiated Haptic Stimulation by Modal Synthesis of Vibration Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Enferad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">World Haptic 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San-Francisco, United States. pp.216-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737787v1</w:t>
+                <w:t xml:space="preserve">hal-01784271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Haptic Stimulation by Modal Synthesis of Vibration Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptic 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San-Francisco, United States. pp.216-221</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784271v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
+                <w:t xml:space="preserve">Determining the Haptic Feedback Position for Optimizing the Targeting Performance on Ultrasonic Tactile Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+                <w:t xml:space="preserve">Farzan Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Lank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Haptics Symposium (HAPTICS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905646v1</w:t>
+                <w:t xml:space="preserve">hal-01734927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Haptic Feedback Position for Optimizing the Targeting Performance on Ultrasonic Tactile Displays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward Lank</w:t>
+                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rekik</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomohiro Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Haptics Symposium (HAPTICS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">Haptic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734927v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Localized Haptic Texture: A Rendering Technique Based on Taxels for High Density Tactile Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3026010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538340v1</w:t>
+                <w:t xml:space="preserve">hal-01444099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Haptic Texture: A Rendering Technique Based on Taxels for High Density Tactile Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+                <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fürstenfeldbruck (Munich), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3025453.3026010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444099v1</w:t>
+                <w:t xml:space="preserve">hal-01538340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model of a PAD actuator : dynamic operations and pull-off at high speed</w:t>
               </w:r>
@@ -8748,804 +8748,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201879v1</w:t>
+                <w:t xml:space="preserve">hal-01253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253582v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ddzidek Brigyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adams Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201885v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253392v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
+              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201877v1</w:t>
+                <w:t xml:space="preserve">hal-01252057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
+              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252057v1</w:t>
+                <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
@@ -9576,787 +9576,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238296v1</w:t>
+                <w:t xml:space="preserve">hal-01201879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ramon Blasco-Gimenez and Ilhem Slama-Belkhodja, May 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059559v1</w:t>
+                <w:t xml:space="preserve">hal-01065171v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
+                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France. pp.453-459, </w:t>
+              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, PENN STATE, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44193-0_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01043960v2</w:t>
+                <w:t xml:space="preserve">hal-01018415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ramon Blasco-Gimenez and Ilhem Slama-Belkhodja, May 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065171v4</w:t>
+                <w:t xml:space="preserve">hal-01059559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
+                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, PENN STATE, United States. </w:t>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France. pp.453-459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44193-0_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018415v1</w:t>
+                <w:t xml:space="preserve">hal-01043960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feedback on modal shapes and its consequences on broadband energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Ieee International Symposium on ISAF IWATMD PFM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference and exhibition on new actuators and drives (Actuator 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bremen, Germany. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254893v1</w:t>
+                <w:t xml:space="preserve">hal-01018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+                <w:t xml:space="preserve">Influence of feedback on modal shapes and its consequences on broadband energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and exhibition on new actuators and drives (Actuator 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Ieee International Symposium on ISAF IWATMD PFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, PennState University, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018412v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrovibration Modeling Analysis</w:t>
               </w:r>
@@ -10472,51 +10472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to HARvest energy from a hapTIC display in a handheld device: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10777,394 +10777,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Chitic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670523v1</w:t>
+                <w:t xml:space="preserve">hal-01410420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t>
+              <w:t xml:space="preserve">Actuator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410420v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
+                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuator</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.485-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750050v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfpad: Riding Towards Targets on a Squeeze Film Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,125 +11231,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary feasibility study of a speed estimator for piezoelectric actuators used in forging processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011), Birmingham</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istambul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064855v1</w:t>
+                <w:t xml:space="preserve">hal-00642528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIMTAC, a tactile input device with programmable friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11358,622 +11393,587 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST'11, the 24th ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Santa Barbara, United States. pp.7-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2046396.2046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Zeng</w:t>
+                <w:t xml:space="preserve">Preliminary feasibility study of a speed estimator for piezoelectric actuators used in forging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011), Birmingham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, United Kingdom. pp.1 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00642528v1</w:t>
+                <w:t xml:space="preserve">hal-01064855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
+                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
+              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534020v1</w:t>
+                <w:t xml:space="preserve">inria-00534011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Considerations in Ultrasonic Motor Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité et robustesse aux distracteurs d'un retour tactile pour faciliter le pointage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Sep 2010, Luxembourg, Luxembourg. pp.25-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534014v1</w:t>
+                <w:t xml:space="preserve">inria-00533998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité et robustesse aux distracteurs d'un retour tactile pour faciliter le pointage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical Considerations in Ultrasonic Motor Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1941007.1941012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00533998v1</w:t>
+                <w:t xml:space="preserve">inria-00534014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
+                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534011v1</w:t>
+                <w:t xml:space="preserve">inria-00534020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the STIMTAC project</w:t>
               </w:r>
@@ -13405,51 +13405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE GENERATION DE MOTIFS TACTILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,51 +14168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30D5FEF6"/>
+    <w:nsid w:val="4B92B970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14399,51 +14399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircica.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/?page_id=102&amp;var=37" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapeyronie C&#233;dric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05051719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Magueresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mermin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3548880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessier Brothelande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03442235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Basdogan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levesque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmoon Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2990712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Enferad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire Semail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.02.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Luz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corujeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2928981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Mrad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16672563" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Jimoh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.06.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dr&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nadalini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36KB7C2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier Brothelande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome O Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362771v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Desloges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758912" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444099v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud-Audine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922971" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04530836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brulais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-05052-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Challiol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02495300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircica.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/?page_id=102&amp;var=37" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapeyronie C&#233;dric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05051719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Magueresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mermin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3548880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessier Brothelande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03442235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Basdogan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levesque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmoon Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2990712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Luz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corujeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2928981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Enferad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire Semail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.02.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Mrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16672563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Jimoh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.06.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dr&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nadalini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36KB7C2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365341v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier Brothelande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome O Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362771v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Desloges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758912" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud-Audine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064855v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04530836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brulais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-05052-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Challiol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02495300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>