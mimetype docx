--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1756,421 +1756,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Haptic Tablets for UGV Teleoperation in Unstructured Environments: System Design and Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+                <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2928981⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (1), pp.106314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364946v1</w:t>
+                <w:t xml:space="preserve">hal-03011326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating controlled localized stimulations on haptic displays by modal superimposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">On the Use of Haptic Tablets for UGV Teleoperation in Unstructured Environments: System Design and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Corujeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.02.039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.95443-95454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2928981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267358v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Generating controlled localized stimulations on haptic displays by modal superimposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Enferad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134 (1), pp.106314. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 449, pp.196-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011326v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
               </w:r>
@@ -2401,157 +2401,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
+                <w:t xml:space="preserve">Integration of a torsion-based shear-mode energy harvester and energy management electronics for a sensor module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ridha Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (3), pp.1692 - 1701. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2535300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X16672563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396831v1</w:t>
+                <w:t xml:space="preserve">hal-01396823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
               </w:r>
@@ -2665,321 +2669,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a torsion-based shear-mode energy harvester and energy management electronics for a sensor module</w:t>
+                <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Ben Mrad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.1692 - 1701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X16672563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2535300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396823v1</w:t>
+                <w:t xml:space="preserve">hal-01396831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085028⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254871v1</w:t>
+                <w:t xml:space="preserve">hal-01198587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,369 +3030,340 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.085028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01198587v1</w:t>
+                <w:t xml:space="preserve">hal-01254871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+                <w:t xml:space="preserve">Development of a novel plane piezoelectric actuator using Hamilton's principle based model and Hertz contact theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M'Boungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Jimoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.116-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018393v1</w:t>
+                <w:t xml:space="preserve">hal-01055457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Amanci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,453 +3371,453 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel plane piezoelectric actuator using Hamilton's principle based model and Hertz contact theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adisa Jimoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217, pp.116-123. </w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055457v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 196, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924729v1</w:t>
+                <w:t xml:space="preserve">hal-00924620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.408-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924620v1</w:t>
+                <w:t xml:space="preserve">hal-00924729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consideration in a Piezoelectric Generator</w:t>
               </w:r>
@@ -5009,312 +5009,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes Élastiques Topologiquement Guidées pour l’Haptique de Surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365341v2</w:t>
+                <w:t xml:space="preserve">hal-04770749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ondes Élastiques Topologiquement Guidées pour l’Haptique de Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770749v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des modulations en régime sonique et de la génération d’interfaces temporelles dans un cristal phononique piézoélectrique contrôlable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,260 +5389,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes élastiques topologiquement guidées pour l'haptique de surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+                <w:t xml:space="preserve">High-fidelity Haptic Surface: Development of Controlled Friction Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Miniaci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362771v1</w:t>
+                <w:t xml:space="preserve">hal-05364729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity Haptic Surface: Development of Controlled Friction Interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Ondes élastiques topologiquement guidées pour l'haptique de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Torres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364729v1</w:t>
+                <w:t xml:space="preserve">hal-05362771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t>
               </w:r>
@@ -5976,1164 +5976,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric flexible haptic interface development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroSimE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, St Julian’s, Malta. pp.10.1109/EuroSimE54907.2022.9758912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823700v2</w:t>
+                <w:t xml:space="preserve">cea-03713254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric flexible haptic interface development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Casset</w:t>
+                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSimE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03713254v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784490v2</w:t>
+                <w:t xml:space="preserve">hal-03823700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
+              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, On Line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632579v1</w:t>
+                <w:t xml:space="preserve">hal-04550927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
+                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.350-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550851v1</w:t>
+                <w:t xml:space="preserve">hal-04550859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. </w:t>
+              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ecmsm51310.2021.9468870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681599v1</w:t>
+                <w:t xml:space="preserve">hal-04550851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online event, Poland</w:t>
+              <w:t xml:space="preserve">World Haptics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843539v1</w:t>
+                <w:t xml:space="preserve">hal-03632579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecmsm51310.2021.9468870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550927v1</w:t>
+                <w:t xml:space="preserve">hal-03681599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online event, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550859v1</w:t>
+                <w:t xml:space="preserve">hal-03843539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t>
+                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dariosecq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434298v1</w:t>
+                <w:t xml:space="preserve">hal-04550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
               </w:r>
@@ -7243,200 +7252,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
+                <w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+                <w:t xml:space="preserve">Maxime Dariosecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Plénacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HUCAPP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550792v1</w:t>
+                <w:t xml:space="preserve">hal-02434298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Normal and Lateral Vibration on Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,51 +7656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,178 +7771,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Haptic Stimulation by Modal Synthesis of Vibration Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Enferad</w:t>
+                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptic 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San-Francisco, United States. pp.216-221</w:t>
+              <w:t xml:space="preserve">Haptic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784271v1</w:t>
+                <w:t xml:space="preserve">hal-01737787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,359 +7987,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Haptic Feedback Position for Optimizing the Targeting Performance on Ultrasonic Tactile Displays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+                <w:t xml:space="preserve">Differentiated Haptic Stimulation by Modal Synthesis of Vibration Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Enferad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Haptics Symposium (HAPTICS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">World Haptic 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San-Francisco, United States. pp.216-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734927v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the Haptic Feedback Position for Optimizing the Targeting Performance on Ultrasonic Tactile Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzan Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Lank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IEEE Haptics Symposium (HAPTICS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737787v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Haptic Texture: A Rendering Technique Based on Taxels for High Density Tactile Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8748,414 +8748,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253392v1</w:t>
+                <w:t xml:space="preserve">hal-01201879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ddzidek Brigyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adams Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201885v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253582v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
@@ -9186,366 +9195,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201877v1</w:t>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252057v1</w:t>
+                <w:t xml:space="preserve">hal-01201877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238296v1</w:t>
+                <w:t xml:space="preserve">hal-01252057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
@@ -9576,618 +9576,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
+              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201879v1</w:t>
+                <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France. pp.453-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44193-0_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065171v4</w:t>
+                <w:t xml:space="preserve">hal-01043960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018415v1</w:t>
+                <w:t xml:space="preserve">hal-01065171v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Nadal</w:t>
+                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, PENN STATE, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059559v1</w:t>
+                <w:t xml:space="preserve">hal-01018415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ramon Blasco-Gimenez and Ilhem Slama-Belkhodja, May 2014, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44193-0_57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01043960v2</w:t>
+                <w:t xml:space="preserve">hal-01059559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,51 +10472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to HARvest energy from a hapTIC display in a handheld device: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10777,394 +10777,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Chitic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.485-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410420v1</w:t>
+                <w:t xml:space="preserve">hal-00670523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Chitic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuator</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">ACTUATOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750050v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
+                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actuator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00670523v1</w:t>
+                <w:t xml:space="preserve">hal-00750050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfpad: Riding Towards Targets on a Squeeze Film Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,160 +11231,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Zeng</w:t>
+                <w:t xml:space="preserve">Preliminary feasibility study of a speed estimator for piezoelectric actuators used in forging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011), Birmingham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, United Kingdom. pp.1 - 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642528v1</w:t>
+                <w:t xml:space="preserve">hal-01064855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIMTAC, a tactile input device with programmable friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11393,587 +11358,622 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST'11, the 24th ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Santa Barbara, United States. pp.7-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2046396.2046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary feasibility study of a speed estimator for piezoelectric actuators used in forging processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011), Birmingham</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istambul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064855v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
+                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534011v1</w:t>
+                <w:t xml:space="preserve">inria-00534020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité et robustesse aux distracteurs d'un retour tactile pour faciliter le pointage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical Considerations in Ultrasonic Motor Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00533998v1</w:t>
+                <w:t xml:space="preserve">inria-00534014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Considerations in Ultrasonic Motor Selection</w:t>
+                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534014v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité et robustesse aux distracteurs d'un retour tactile pour faciliter le pointage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Sep 2010, Luxembourg, Luxembourg. pp.25-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534020v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the STIMTAC project</w:t>
               </w:r>
@@ -12696,51 +12696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hasti Seifi; A. M. L. Kappers; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2022.</w:t>
@@ -13405,51 +13405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE GENERATION DE MOTIFS TACTILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,51 +14168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B92B970"/>
+    <w:nsid w:val="CC403B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14399,51 +14399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircica.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/?page_id=102&amp;var=37" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapeyronie C&#233;dric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05051719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Magueresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mermin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3548880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessier Brothelande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03442235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Basdogan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levesque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmoon Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2990712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Luz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corujeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2928981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Enferad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire Semail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.02.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Mrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16672563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Jimoh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.06.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dr&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nadalini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36KB7C2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365341v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier Brothelande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome O Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362771v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Desloges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758912" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud-Audine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064855v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04530836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brulais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-05052-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Challiol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02495300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircica.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/?page_id=102&amp;var=37" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapeyronie C&#233;dric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05051719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Magueresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mermin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3548880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessier Brothelande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03442235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Basdogan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levesque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmoon Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2990712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Luz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corujeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2928981" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Enferad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire Semail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.02.039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Mrad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16672563" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Jimoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.06.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dr&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nadalini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36KB7C2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier Brothelande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome O Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Desloges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud-Audine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04530836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brulais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-05052-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Challiol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02495300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>