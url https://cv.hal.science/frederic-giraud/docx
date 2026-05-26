--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1886,291 +1886,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Haptic Tablets for UGV Teleoperation in Unstructured Environments: System Design and Evaluation</w:t>
+                <w:t xml:space="preserve">Generating controlled localized stimulations on haptic displays by modal superimposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rute Luz</w:t>
+                <w:t xml:space="preserve">Ehsan Enferad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Corujeira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Betty Lemaire Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2928981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 449, pp.196-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364946v1</w:t>
+                <w:t xml:space="preserve">hal-02267358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating controlled localized stimulations on haptic displays by modal superimposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Use of Haptic Tablets for UGV Teleoperation in Unstructured Environments: System Design and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Corujeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Enferad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Lemaire Semail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Luis Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 449, pp.196-213. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.95443-95454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2928981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267358v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
               </w:r>
@@ -2401,295 +2401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a torsion-based shear-mode energy harvester and energy management electronics for a sensor module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
+                <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Ben Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X16672563⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.296 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396823v1</w:t>
+                <w:t xml:space="preserve">hal-01425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Integration of a torsion-based shear-mode energy harvester and energy management electronics for a sensor module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ben Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.296 - 301. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X16672563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425156v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
               </w:r>
@@ -2799,307 +2799,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198587v1</w:t>
+                <w:t xml:space="preserve">hal-01253575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253575v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
               </w:r>
@@ -3196,628 +3196,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel plane piezoelectric actuator using Hamilton's principle based model and Hertz contact theory</w:t>
+                <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston M'Boungui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+                <w:t xml:space="preserve">Adrian Amanci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adisa Jimoh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 217, pp.116-123. </w:t>
+              <w:t xml:space="preserve">, 2014, 217, pp.129-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055457v1</w:t>
+                <w:t xml:space="preserve">hal-01044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Amanci</w:t>
+                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044406v1</w:t>
+                <w:t xml:space="preserve">hal-01018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+                <w:t xml:space="preserve">Development of a novel plane piezoelectric actuator using Hamilton's principle based model and Hertz contact theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M'Boungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Jimoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.116-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018393v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.408-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924620v1</w:t>
+                <w:t xml:space="preserve">hal-00924729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 196, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924729v1</w:t>
+                <w:t xml:space="preserve">hal-00924620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consideration in a Piezoelectric Generator</w:t>
               </w:r>
@@ -5009,312 +5009,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ondes Élastiques Topologiquement Guidées pour l’Haptique de Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770749v1</w:t>
+                <w:t xml:space="preserve">hal-05365341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes Élastiques Topologiquement Guidées pour l’Haptique de Surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365341v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des modulations en régime sonique et de la génération d’interfaces temporelles dans un cristal phononique piézoélectrique contrôlable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,90 +5503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes élastiques topologiquement guidées pour l'haptique de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massaï Hatoumva</w:t>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6992,287 +6992,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+                <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550792v1</w:t>
+                <w:t xml:space="preserve">hal-04550812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550812v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t>
               </w:r>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Normal and Lateral Vibration on Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8023,51 +8023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Haptic Stimulation by Modal Synthesis of Vibration Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Enferad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,51 +8183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Lank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,51 +8291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8878,390 +8878,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253582v1</w:t>
+                <w:t xml:space="preserve">hal-01253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253392v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ddzidek Brigyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adams Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201885v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
               </w:r>
@@ -9631,507 +9631,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01043960v2</w:t>
+                <w:t xml:space="preserve">hal-01065171v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, PENN STATE, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065171v4</w:t>
+                <w:t xml:space="preserve">hal-01018415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ramon Blasco-Gimenez and Ilhem Slama-Belkhodja, May 2014, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018415v1</w:t>
+                <w:t xml:space="preserve">hal-01059559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Nadal</w:t>
+                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France. pp.453-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44193-0_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059559v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01043960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
               </w:r>
@@ -10472,51 +10472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to HARvest energy from a hapTIC display in a handheld device: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11453,51 +11453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11564,204 +11564,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
+                <w:t xml:space="preserve">Practical Considerations in Ultrasonic Motor Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
+              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534020v1</w:t>
+                <w:t xml:space="preserve">inria-00534014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Considerations in Ultrasonic Motor Selection</w:t>
+                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534014v1</w:t>
+                <w:t xml:space="preserve">inria-00534020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
               </w:r>
@@ -13405,51 +13405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE GENERATION DE MOTIFS TACTILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,51 +14168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC403B1A"/>
+    <w:nsid w:val="04CDA62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14399,51 +14399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircica.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/?page_id=102&amp;var=37" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapeyronie C&#233;dric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05051719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Magueresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mermin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3548880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessier Brothelande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03442235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Basdogan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levesque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmoon Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2990712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Luz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corujeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2928981" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Enferad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire Semail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.02.039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Mrad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16672563" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Jimoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.06.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dr&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nadalini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36KB7C2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365341v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier Brothelande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome O Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Desloges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud-Audine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04530836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brulais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-05052-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Challiol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02495300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ircica.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l2ep.univ-lille1.fr/?page_id=102&amp;var=37" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapeyronie C&#233;dric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05051719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Magueresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mermin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3548880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tessier Brothelande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03442235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.113019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Basdogan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levesque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmoon Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2990712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Enferad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire Semail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.02.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Luz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corujeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2928981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Mrad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16672563" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Jimoh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.06.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dr&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nadalini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36KB7C2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365341v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier Brothelande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome O Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Desloges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud-Audine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922971" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04530836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brulais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-05052-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_24" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Challiol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02495300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>