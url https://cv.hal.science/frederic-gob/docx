--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -1029,584 +1029,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+                <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.205-219. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542904v1</w:t>
+                <w:t xml:space="preserve">hal-03229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gilet</w:t>
+                <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03229949v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Theoretical and Empirical Predictions of at‐a‐Station Hydraulic Geometry Exponents in Stream Reaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR027242⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128042v1</w:t>
+                <w:t xml:space="preserve">hal-02612978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">Consistent Theoretical and Empirical Predictions of at‐a‐Station Hydraulic Geometry Exponents in Stream Reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Booker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (10), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020WR027242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612978v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can coarse bedload pass through weirs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doug Booker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 582, pp.124292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1794,295 +1794,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiDAR-based fluvial remote sensing to assess 50-100-year human-driven channel changes at a regional level: The case of the Piedmont Region, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tamisier</w:t>
+                <w:t xml:space="preserve">S. Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pella</w:t>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Booker</w:t>
+                <w:t xml:space="preserve">L. Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Navratil</w:t>
+                <w:t xml:space="preserve">W. van de Bund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Weissteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.471-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609313v1</w:t>
+                <w:t xml:space="preserve">hal-01923479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-based fluvial remote sensing to assess 50-100-year human-driven channel changes at a regional level: The case of the Piedmont Region, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bizzi</w:t>
+                <w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">V. Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Demarchi</w:t>
+                <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. van de Bund</w:t>
+                <w:t xml:space="preserve">D.J. Booker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Weissteiner</w:t>
+                <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (2), pp.471-489. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923479v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and Quantifying the Discontinuous Bank Erosion of a Small Low Energy River Using Structure-from-Motion Photogrammetry and Erosion Pins</w:t>
               </w:r>
@@ -3089,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sediment size, relative grain size and channel slope on initiation of sediment motion in boulder bed rivers. A lichenometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of lichenometry and historical archives in assessing the incision of submediterranean rivers from the Little Ice Age in the Ardèche and upper Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,286 +3473,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
+                <w:t xml:space="preserve">Automatic detection of river bankfull parameters from high density lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Retat</w:t>
+                <w:t xml:space="preserve">Alexandre Rétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698449v1</w:t>
+                <w:t xml:space="preserve">hal-04698434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of river bankfull parameters from high density lidar data</w:t>
+                <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rétat</w:t>
+                <w:t xml:space="preserve">Alexandre Retat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Depret</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698434v1</w:t>
+                <w:t xml:space="preserve">hal-04698449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From smartphone to RTK drone, small or large rivers, examples of riverbank erosion monitoring protocols</w:t>
               </w:r>
@@ -3982,168 +3982,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consider suburban streams as hybrids: methodological reflexion from the PARISTREAMs project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+                <w:t xml:space="preserve">Impact des seuils anthropiques sur la continuité sédimentaire de cours d’eau du bassin de la Seine et du massif ardennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference «Water, Megacities and GlobalChange»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France. pp.513-524</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500830v1</w:t>
+                <w:t xml:space="preserve">hal-03904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary dynamics of a meandering river in the Seine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4202,182 +4202,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des seuils anthropiques sur la continuité sédimentaire de cours d’eau du bassin de la Seine et du massif ardennais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+                <w:t xml:space="preserve">Consider suburban streams as hybrids: methodological reflexion from the PARISTREAMs project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Second International Conference «Water, Megacities and GlobalChange»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France. pp.513-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904069v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour caractériser les dimensions socio-environnementales des rivières urbaines : l’indice socio-environnemental des rivières urbaines (URBS)</w:t>
               </w:r>
@@ -4482,243 +4482,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la restauration écologique dans le bassin de la Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Manuel Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">Journée de la Zone Atelier Seine 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Seine et Piren Seine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537380v1</w:t>
+                <w:t xml:space="preserve">hal-03903955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la restauration écologique dans le bassin de la Seine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouaar Cheikh Larafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Muntoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Zone Atelier Seine 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone Atelier Seine et Piren Seine, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903955v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique d’un petit cours d’eau francilien à l’urbanisation de son bassin</w:t>
               </w:r>
@@ -4823,284 +4823,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des petits ouvrages en travers sur le transport de la charge de fond des rivières de plaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercontinental modelling of the hydraulics of streamreaches in river networks and ecohydraulic applications. 13th International Symposium on Ecohydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J. Booker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la Z.A. Seine sur la restauration des milieux et de la continuité écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Z.A. Seine et Piren Seine, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903997v1</w:t>
+                <w:t xml:space="preserve">hal-03904109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercontinental modelling of the hydraulics of streamreaches in river networks and ecohydraulic applications. 13th International Symposium on Ecohydraulics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morel</w:t>
+                <w:t xml:space="preserve">Effets des petits ouvrages en travers sur le transport de la charge de fond des rivières de plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas J. Booker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Webinaire de la Z.A. Seine sur la restauration des milieux et de la continuité écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Z.A. Seine et Piren Seine, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904109v1</w:t>
+                <w:t xml:space="preserve">hal-03903997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -5108,312 +5108,312 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904171v1</w:t>
+                <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique sédimentaire autour des ouvrages transversaux sur des cours d’eau de faible à moyenne énergie du bassin de la Seine (Haute Marne et Normandie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904136v1</w:t>
+                <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique sédimentaire autour des ouvrages transversaux sur des cours d’eau de faible à moyenne énergie du bassin de la Seine (Haute Marne et Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904124v1</w:t>
+                <w:t xml:space="preserve">hal-03904136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir des cours d’eau de qualité : la difficile production des normes et de modèles de référence morphologique</w:t>
               </w:r>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5924,254 +5924,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un projet hydroélectrique et suivi hydrosédimentaire de l’arasement du barrage de Pierre Glissotte (haute Yonne - Morvan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La restauration de la continuité écologique au regard des aménagements historiques et des dynamiques passées. Trajectoire héritée de la Mérantaise (Yvelines-Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life - Continuité écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Colloque du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904043v1</w:t>
+                <w:t xml:space="preserve">hal-03904035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration de la continuité écologique au regard des aménagements historiques et des dynamiques passées. Trajectoire héritée de la Mérantaise (Yvelines-Essonne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation d’un projet hydroélectrique et suivi hydrosédimentaire de l’arasement du barrage de Pierre Glissotte (haute Yonne - Morvan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Coeur</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Life - Continuité écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904035v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
+                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -6185,118 +6185,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904029v1</w:t>
+                <w:t xml:space="preserve">hal-03904228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
+                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -6310,124 +6310,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904228v1</w:t>
+                <w:t xml:space="preserve">hal-03904029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de la charge sableuse dans les rivières caillouteuses de Belgique et du nord de la France grâce aux scories de la sidérurgie ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7292,77 +7292,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 - Panthéon Sorbonne. 2022, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7378,424 +7378,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydrogéomorphologiques liés à l'urbanisation : vers une classification de tronçon d'un petit cours d'eau périurbain d'Île-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+                <w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN Seine. 2021, pp.1-10</w:t>
+              <w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178576v1</w:t>
+                <w:t xml:space="preserve">hal-03873146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARHYCE : Consolidation scientifique des connaissances et des modèles d’évaluation pour la caractérisation hydromorphologique des cours d’eau de métropole et d’Outre-mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser les changements hydrogéomorphologiques liés à l'urbanisation : vers une classification de tronçon d'un petit cours d'eau périurbain d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN Seine. 2021, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fraudin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03546889v1</w:t>
+                <w:t xml:space="preserve">hal-04178576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARHYCE : Consolidation scientifique des connaissances et des modèles d’évaluation pour la caractérisation hydromorphologique des cours d’eau de métropole et d’Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t>
+                <w:t xml:space="preserve">Camille Fraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention de coopération OFB / CNRS 2018 – 2020, CNRS (LGP–LADYSS) / Université Paris 1 Panthéon Sorbonne / ESGT / OFB. 2021, pp.75 + [ANNEXES]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873146v1</w:t>
+                <w:t xml:space="preserve">hal-03546889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les cours d'eau périurbains comme des hybrides : réflexions méthodologiques du projet PARISTREAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2007, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8343,51 +8343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost Degradation and Re-Aggradation in the Beaver Creek Floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,269 +8587,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
+                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jugie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Zone Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872385v1</w:t>
+                <w:t xml:space="preserve">hal-03872392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
+                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zone Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
+              <w:t xml:space="preserve">Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872392v1</w:t>
+                <w:t xml:space="preserve">hal-03872385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique de la géométrie hydraulique des tronçons à travers le réseau hydrographique et applications à la gestion des bassins versants</w:t>
               </w:r>
@@ -8887,51 +8887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Stewardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
@@ -9202,225 +9202,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le flottage du bois et ses conséquences écologiques, de l’Antiquité à l’époque contemporaine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La difficile production des normes et de modèles de référence : comment définir des cours d’eau de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Beau; Gérard Charpentier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Dufour; Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chantiers et matériaux de construction. De l’Antiquité à la Révolution industrielle en Orient et en Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l’environnement. La Nature au temps de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Collin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110435v1</w:t>
+                <w:t xml:space="preserve">hal-03110461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile production des normes et de modèles de référence : comment définir des cours d’eau de qualité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le flottage du bois et ses conséquences écologiques, de l’Antiquité à l’époque contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Simon Dufour; Laurent Lespez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beau; Gérard Charpentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l’environnement. La Nature au temps de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Collin, 2020</w:t>
+              <w:t xml:space="preserve">Chantiers et matériaux de construction. De l’Antiquité à la Révolution industrielle en Orient et en Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110461v1</w:t>
+                <w:t xml:space="preserve">hal-03110435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Seine Basin Water Bodies Through Historical Maps</w:t>
               </w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10112,51 +10112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Booker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027242" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124292" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van de Bund" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Weissteiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9351" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1994" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.05.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP1LTFJL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Muntoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Booker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Levecq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hamadouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Breugnot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601714v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le-Coeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbonnois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Booker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124292" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van de Bund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Weissteiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4509" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9351" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1994" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.05.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP1LTFJL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Muntoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Booker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Levecq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hamadouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraudin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Breugnot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601714v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le-Coeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbonnois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>