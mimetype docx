--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,3271 +66,4261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining morphological units from UAV images to study the evolution of bars in an active meandering gravel bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permafrost Degradation and Re-Aggradation in the Beaver Creek Floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique à l'urbanisation d'un petit cours d'eau francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872413v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zone Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation statistique de la géométrie hydraulique des tronçons à travers le réseau hydrographique et applications à la gestion des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Booker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Stewardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de l'érosion d'une berge par photogrammétrie Structure-from-motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photogrammétrie Numérique et Perception 3D : les nouvelles conquêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Champs-sur-Marne, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydromorphological adjustments and re-adjustments of low energy rivers in a sub-urban catchment following historical engineering and recent urbanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Slawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le-Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Geophysical Research Abstracts, 16, pp.1, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool to characterise the socio-environmental dimensions of urban rivers: Urban river socio-environmental index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (1), pp.105388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the morphological alteration of river reaches from 15 years of measurements: French hydromorphological database and indicators (Carhyce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.109737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 307, pp.108066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi time scale influence of dams on bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 346, pp.118951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer et la rivière Prospection thématique (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneity of the hydromorphological responses of a stream to the urbanisation of its basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (4), pp.735-755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.5514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-sedimentary dynamics associated to dam removal. The Pierre Glissotte dam (central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 784, pp.147079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.205-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent Theoretical and Empirical Predictions of at‐a‐Station Hydraulic Geometry Exponents in Stream Reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Booker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (10), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR027242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612978v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Theoretical and Empirical Predictions of at‐a‐Station Hydraulic Geometry Exponents in Stream Reaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydro-morphometric parameters controlling travel distance of pebbles and cobbles in three gravel bed streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR027242⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.107117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128042v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can coarse bedload pass through weirs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van Campenhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 359, pp.107131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental predictions of river hydraulic geometry from catchment physical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doug Booker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 582, pp.124292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-based fluvial remote sensing to assess 50-100-year human-driven channel changes at a regional level: The case of the Piedmont Region, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. van de Bund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Weissteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (2), pp.471-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.4509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Booker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and Quantifying the Discontinuous Bank Erosion of a Small Low Energy River Using Structure-from-Motion Photogrammetry and Erosion Pins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 563, pp.418--434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution Morphologique et Sédimentaire de l'Yonne Suite à La Première Phase Du Démantèlement Du Barrage de Pierre Glissotte (Massif Du Morvan, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.7--29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale dependency in the hydromorphological control of a stream ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115, pp.60-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River responses to the 2010 major eruption of the Merapi volcano, central Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 273, pp.244 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de caractérisation hydromorphologique des cours d'eau pour l'application de la DCE en France (CARHYCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (1), pp.57-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits des crues artificielles destinées au flottage du bois dans le massif du Morvan (centre de la France, XVIe-XIXe siècles) d’après les documents d’archive et la géomorphologie de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (2), pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits des crues artificielles destinées au flottage du bois dans le massif du Morvan (centre de la France, XVI e -XIX e siècles) d'après les documents d'archive et la géomorphologie de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (2), pp.143 - 156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.9351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sediment size, relative grain size and channel slope on initiation of sediment motion in boulder bed rivers. A lichenometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (13), pp.1535-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.1994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01228627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sediment size, relative grain size and channel slope on initiation of sediment motion in boulder bed rivers. A lichenometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (13), pp.1535-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.1994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of lichenometry and historical archives in assessing the incision of submediterranean rivers from the Little Ice Age in the Ardèche and upper Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (1-2), pp.170-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3340,3787 +4330,3787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale automation of hydromorphological metrics from LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of river bankfull parameters from high density lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Retat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From smartphone to RTK drone, small or large rivers, examples of riverbank erosion monitoring protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de la Société Hydrotechnique de France, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool to characterize the socio-environmental dimensions of Urban rivers: Urban River Socioenvironmental index (URBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des seuils anthropiques sur la continuité sédimentaire de cours d’eau du bassin de la Seine et du massif ardennais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary dynamics of a meandering river in the Seine basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904069v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary dynamics of a meandering river in the Seine basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact des seuils anthropiques sur la continuité sédimentaire de cours d’eau du bassin de la Seine et du massif ardennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904059v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consider suburban streams as hybrids: methodological reflexion from the PARISTREAMs project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference «Water, Megacities and GlobalChange»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France. pp.513-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour caractériser les dimensions socio-environnementales des rivières urbaines : l’indice socio-environnemental des rivières urbaines (URBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Piren Seine 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piren Seine, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la restauration écologique dans le bassin de la Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Zone Atelier Seine 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Seine et Piren Seine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouaar Cheikh Larafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique d’un petit cours d’eau francilien à l’urbanisation de son bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Piren Seine 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piren Seine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental modelling of the hydraulics of streamreaches in river networks and ecohydraulic applications. 13th International Symposium on Ecohydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J. Booker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des petits ouvrages en travers sur le transport de la charge de fond des rivières de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la Z.A. Seine sur la restauration des milieux et de la continuité écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Z.A. Seine et Piren Seine, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique sédimentaire autour des ouvrages transversaux sur des cours d’eau de faible à moyenne énergie du bassin de la Seine (Haute Marne et Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir des cours d’eau de qualité : la difficile production des normes et de modèles de référence morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du laboratoire LETG (UMR6554)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LETG, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to optimize understanding of hydromorphological characteristics for river management and restauration (Carhyce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité du milieu, aménagement, ajustement, désaménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau dans tous ses Etats. 13e Entretiens de Bibracte-Morvan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibracte et PNR du Morvan, Sep 2018, Glux-en-Glenn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cours d’eau Franciliens : regards croisés sur les qualités et les usages actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arceau, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the drivers of hydraulic geometry at reach scale in the hydrographic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration de la continuité écologique au regard des aménagements historiques et des dynamiques passées. Trajectoire héritée de la Mérantaise (Yvelines-Essonne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’un projet hydroélectrique et suivi hydrosédimentaire de l’arasement du barrage de Pierre Glissotte (haute Yonne - Morvan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Coeur</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Life - Continuité écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904035v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un projet hydroélectrique et suivi hydrosédimentaire de l’arasement du barrage de Pierre Glissotte (haute Yonne - Morvan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La restauration de la continuité écologique au regard des aménagements historiques et des dynamiques passées. Trajectoire héritée de la Mérantaise (Yvelines-Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life - Continuité écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Colloque du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904043v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904228v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique et sédimentaire de l’Yonne supérieure suite à la première phase d’arasement du barrage de la Pierre Glissotte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Charriage caillouteux sous influence de grands barrages (Cure et Yonne en Morvan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Piren Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904029v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de la charge sableuse dans les rivières caillouteuses de Belgique et du nord de la France grâce aux scories de la sidérurgie ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Levecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le Transport solide et la morphodynamique des rivières (TSMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hydromorphological alteration of water courses from regional models across the French territory for their evaluation and their ecological restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences UnionGeneral Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of aquatic Macrophytes in a large alluvial stream and Ecohydrological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HydroEco2011, Hydrology and Ecology: Ecosystems, Groundwater and Surface Water Pressures and Options</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2010, International conference on fluvial hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Braunschweig, Germany. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between aquatic vegetation and flow conditions in a large alluvial river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Ecohydralics Christchurch, NZL, 18-23 february 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Christchurch, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7130,2662 +8120,1797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateur Hydromorphologique résultant de la méthode Carhyce ou IHC : pour l'évaluation intégratrice et multiparamétrique du fonctionnement physique des cours d’eau. Programme Carhyce IV - Rapport scientifique et technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la biodiversité (OFB); Centre national de la recherche scientifique (CNRS). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du projet SarDyn - Métallurgie ancienne (2019 – 2021), Labex Dynamite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 - Panthéon Sorbonne. 2022, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les changements hydrogéomorphologiques liés à l'urbanisation : vers une classification de tronçon d'un petit cours d'eau périurbain d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2021, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARHYCE : Consolidation scientifique des connaissances et des modèles d’évaluation pour la caractérisation hydromorphologique des cours d’eau de métropole et d’Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention de coopération OFB / CNRS 2018 – 2020, CNRS (LGP–LADYSS) / Université Paris 1 Panthéon Sorbonne / ESGT / OFB. 2021, pp.75 + [ANNEXES]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les cours d'eau périurbains comme des hybrides : réflexions méthodologiques du projet PARISTREAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic hydrogéomorphologique des petites rivières urbaines : héritages et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des altérations physiques et de leurs conséquences écologiques sur les rivières du bassin Seine-Normandie. Phase I : cours d'eau de la craie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrat, Mise en commun et développements méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre la répartition des macrophytes aquatiques en grands cours d'eau et la variabilité des conditions hydrauliques et hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2007, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814991v1</w:t>
-              </w:r>
-[...863 lines deleted...]
-                <w:t xml:space="preserve">hal-02601714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile production des normes et de modèles de référence : comment définir des cours d’eau de qualité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le flottage du bois et ses conséquences écologiques, de l’Antiquité à l’époque contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Simon Dufour; Laurent Lespez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beau; Gérard Charpentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l’environnement. La Nature au temps de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Collin, 2020</w:t>
+              <w:t xml:space="preserve">Chantiers et matériaux de construction. De l’Antiquité à la Révolution industrielle en Orient et en Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110461v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le flottage du bois et ses conséquences écologiques, de l’Antiquité à l’époque contemporaine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La difficile production des normes et de modèles de référence : comment définir des cours d’eau de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Beau; Gérard Charpentier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Dufour; Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chantiers et matériaux de construction. De l’Antiquité à la Révolution industrielle en Orient et en Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l’environnement. La Nature au temps de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Collin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110435v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Seine Basin Water Bodies Through Historical Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer, pp.29-57, 2019, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d’indicateurs hydromorphologiques soutenant la biologie à partir de la base de données française CARHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque WALPHY « La restauration hydromorphologique des cours d’eau : premiers enseignements du projet WALPHY » 15-17 octobre, Namur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://www.trameverteetbleue.fr/sites/default/files/references_bibliographiques/walphy2013_actes.pdf, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques fluviales actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.129-141, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9795,177 +9920,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10112,51 +10237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Booker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124292" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van de Bund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Weissteiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4509" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9351" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1994" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.05.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP1LTFJL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Muntoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Booker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Levecq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hamadouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraudin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Breugnot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601714v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le-Coeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbonnois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05625480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01524546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le-Coeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gilet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Booker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hallot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Campenhout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124292" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van de Bund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Weissteiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DMX754F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harrache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XPS24X0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.08.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDLFV262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10497" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXL3DLB0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9351" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594482v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.05.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP1LTFJL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Muntoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Booker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Levecq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597056v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hamadouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraudin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Breugnot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592560v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbonnois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>