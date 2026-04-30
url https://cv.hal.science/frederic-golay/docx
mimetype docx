--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1078,144 +1078,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy production and mesh refinement – Application to wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618562.2015.1012161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226163v2</w:t>
+                <w:t xml:space="preserve">hal-01280350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
               </w:r>
@@ -1329,131 +1316,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and mesh refinement – Application to wave breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.5. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2015.1012161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280350v1</w:t>
+                <w:t xml:space="preserve">hal-01226163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CFD models for tsunami simulation. TANDEM Projec</w:t>
               </w:r>
@@ -2896,277 +2896,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
+                <w:t xml:space="preserve">J.P. Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
+              <w:t xml:space="preserve">, 2005, 39-3, pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139601v1</w:t>
+                <w:t xml:space="preserve">hal-00017441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Helluy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Golay</w:t>
+                <w:t xml:space="preserve">Jean-Paul Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Caltagirone</w:t>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lubin</w:t>
+                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39-3, pp.591-607</w:t>
+              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017441v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique de forme et raffinement de maillage</w:t>
               </w:r>
@@ -3645,256 +3645,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM capabilities with Polyhedral and Level Set shape descriptors</w:t>
+                <w:t xml:space="preserve">Modélisations numériques discrètes de matériaux granulaires à partir d'une description Level Set des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Mohamed</w:t>
+                <w:t xml:space="preserve">Cédric Galusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222011v1</w:t>
+                <w:t xml:space="preserve">hal-03797466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations numériques discrètes de matériaux granulaires à partir d'une description Level Set des particules</w:t>
+                <w:t xml:space="preserve">DEM capabilities with Polyhedral and Level Set shape descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Galusinski</w:t>
+                <w:t xml:space="preserve">Tarek Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797466v1</w:t>
+                <w:t xml:space="preserve">hal-04222011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DISCRETE ELEMENT METHOD FOR GRANULAR SOLIDS WITH A LEVEL SET SHAPE DESCRIPTION</w:t>
               </w:r>
@@ -4224,261 +4224,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d’un essai de surverse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Charrier</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Method for Steady-State Richards Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Inondations, 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2530076⟩</w:t>
+              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.53-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14311/TPFM.2019.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075095v1</w:t>
+                <w:t xml:space="preserve">hal-02075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Method for Steady-State Richards Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+                <w:t xml:space="preserve">Simulation numérique d’un essai de surverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.53-62, </w:t>
+              <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Inondations, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14311/TPFM.2019.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2530076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075109v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Fluid Structure Interaction Model, Application to Water Entry Problem</w:t>
               </w:r>
@@ -4735,135 +4735,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs CFD de propagation et d’impact de vague en zone côtière Projet TANDEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Marcer</w:t>
+                <w:t xml:space="preserve">Entropy production and mesh refinement – application to wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167589v1</w:t>
+                <w:t xml:space="preserve">hal-01281002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Duality Finite Volume applied to soil erosion</w:t>
               </w:r>
@@ -4938,351 +4934,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and mesh refinement – application to wave breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+                <w:t xml:space="preserve">Discrete Duality Finite Volume applied to soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Lakhlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, prague, Czech Republic. pp.97-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281002v1</w:t>
+                <w:t xml:space="preserve">hal-01280998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Duality Finite Volume applied to soil erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
+                <w:t xml:space="preserve">Calculs CFD de propagation et d’impact de vague en zone côtière Projet TANDEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, prague, Czech Republic. pp.97-104</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280998v1</w:t>
+                <w:t xml:space="preserve">hal-01167589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D entropic AMR for air-water flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of Jet Erosion Tests numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979106v1</w:t>
+                <w:t xml:space="preserve">hal-01318675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical modelling of the Hole Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,182 +5357,126 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of Jet Erosion Tests numerical modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D entropic AMR for air-water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Topical Problems of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318675v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy production as a mesh refinement criterion: application to wave breaking</w:t>
               </w:r>
@@ -6880,51 +6880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2015.n04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9714850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVQ1RMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZ4FDTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.881-897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeuck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01805238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2015.n04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9714850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVQ1RMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZ4FDTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.881-897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeuck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530076" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01805238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>