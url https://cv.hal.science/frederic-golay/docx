--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1078,281 +1078,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and mesh refinement – Application to wave breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+                <w:t xml:space="preserve">Validation of CFD models for tsunami simulation. TANDEM Projec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2015.n04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280350v1</w:t>
+                <w:t xml:space="preserve">hal-01280356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Entropy production and mesh refinement – Application to wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0349-5⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294943v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1384,193 +1367,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618562.2015.1012161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of CFD models for tsunami simulation. TANDEM Projec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Pons</w:t>
+                <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Journeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (4), pp.6. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.319-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2015.n04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280356v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D axisymmetrical numerical modelling of the erosion of a cohesive soil by a submerged turbulent impinging jet</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,103 +1690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 p. </w:t>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of suffusion as an interfacial erosion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (8), pp.1225-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336 (9), pp.731-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2896,277 +2896,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">Jean-Paul Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Helluy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Golay</w:t>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Caltagirone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lubin</w:t>
+                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39-3, pp.591-607</w:t>
+              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017441v1</w:t>
+                <w:t xml:space="preserve">hal-00139601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lubin</w:t>
+                <w:t xml:space="preserve">J.P. Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
+                <w:t xml:space="preserve">P. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
+              <w:t xml:space="preserve">, 2005, 39-3, pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139601v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique de forme et raffinement de maillage</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Level Set approach for non-spherical DEM in YADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,364 +3645,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations numériques discrètes de matériaux granulaires à partir d'une description Level Set des particules</w:t>
+                <w:t xml:space="preserve">A DISCRETE ELEMENT METHOD FOR GRANULAR SOLIDS WITH A LEVEL SET SHAPE DESCRIPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galusinski</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797466v1</w:t>
+                <w:t xml:space="preserve">hal-03797445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM capabilities with Polyhedral and Level Set shape descriptors</w:t>
+                <w:t xml:space="preserve">Modélisations numériques discrètes de matériaux granulaires à partir d'une description Level Set des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222011v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DISCRETE ELEMENT METHOD FOR GRANULAR SOLIDS WITH A LEVEL SET SHAPE DESCRIPTION</w:t>
+                <w:t xml:space="preserve">DEM capabilities with Polyhedral and Level Set shape descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Galusinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797445v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field testing of the overflow erosion of Rhone river levees</w:t>
               </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crampette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,261 +4224,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Method for Steady-State Richards Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+                <w:t xml:space="preserve">Simulation numérique d’un essai de surverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14311/TPFM.2019.008⟩</w:t>
+              <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Inondations, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2530076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075109v1</w:t>
+                <w:t xml:space="preserve">hal-02075095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d’un essai de surverse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Charrier</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Method for Steady-State Richards Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Inondations, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
+              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.53-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2530076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14311/TPFM.2019.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075095v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Fluid Structure Interaction Model, Application to Water Entry Problem</w:t>
               </w:r>
@@ -4735,131 +4735,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and mesh refinement – application to wave breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+                <w:t xml:space="preserve">Calculs CFD de propagation et d’impact de vague en zone côtière Projet TANDEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281002v1</w:t>
+                <w:t xml:space="preserve">hal-01167589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Duality Finite Volume applied to soil erosion</w:t>
               </w:r>
@@ -4934,549 +4938,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Duality Finite Volume applied to soil erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
+                <w:t xml:space="preserve">Entropy production and mesh refinement – application to wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280998v1</w:t>
+                <w:t xml:space="preserve">hal-01281002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs CFD de propagation et d’impact de vague en zone côtière Projet TANDEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Marcer</w:t>
+                <w:t xml:space="preserve">Discrete Duality Finite Volume applied to soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Lakhlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Topical Problems of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, prague, Czech Republic. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167589v1</w:t>
+                <w:t xml:space="preserve">hal-01280998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of Jet Erosion Tests numerical modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D entropic AMR for air-water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Topical Problems of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318675v1</w:t>
+                <w:t xml:space="preserve">hal-00979106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical modelling of the Hole Erosion Test</w:t>
+                <w:t xml:space="preserve">Results of Jet Erosion Tests numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355443v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D entropic AMR for air-water flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the numerical modelling of the Hole Erosion Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Problems of fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979106v1</w:t>
+                <w:t xml:space="preserve">hal-01355443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy production as a mesh refinement criterion: application to wave breaking</w:t>
               </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,51 +6521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Erosion des géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6880,51 +6880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2015.n04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9714850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVQ1RMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZ4FDTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.881-897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeuck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530076" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01805238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2015.n04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9714850" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.03.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR4TGT8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVQ1RMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZ4FDTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.881-897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeuck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2018.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01805238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2017.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>