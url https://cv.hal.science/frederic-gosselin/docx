--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -2759,252 +2759,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Relationships between human activity and biodiversity in Europe at the national scale: Spatial density of human activity as a core driver of biodiversity erosion&amp;quot; [Ecol. Indicators 90 (2018) 356-365]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99, pp.394-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.12.026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499734v1</w:t>
+                <w:t xml:space="preserve">hal-02609972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Relationships between human activity and biodiversity in Europe at the national scale: Spatial density of human activity as a core driver of biodiversity erosion&amp;quot; [Ecol. Indicators 90 (2018) 356-365]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t>
+              <w:t xml:space="preserve">, 2019, 99, pp.394-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609972v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between human activity and biodiversity in Europe at the national scale: spatial density of human activity as a core driver of biodversity erosion</w:t>
               </w:r>
@@ -3133,51 +3133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t>
@@ -5150,261 +5150,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is plant diversity on tractor trails more influenced by disturbance than by soil characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical Time Course of Object Recognition in Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Laurent Caplette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 379, pp.173-184. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep35494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604808v1</w:t>
+                <w:t xml:space="preserve">hal-01394709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Time Course of Object Recognition in Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is plant diversity on tractor trails more influenced by disturbance than by soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caplette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wicker</w:t>
+                <w:t xml:space="preserve">F. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.173-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep35494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394709v1</w:t>
+                <w:t xml:space="preserve">hal-02604808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting floristic thermophilization in forests into a conservation biology perspective: beyond mean trait approaches</w:t>
               </w:r>
@@ -5579,252 +5579,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing plant cover class data quantitatively: customized zero-inflated cumulative beta distributions show promising results</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles questions émergentes pour les politiques publiques de biodiversité en France métropolitaine ? Résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602409v1</w:t>
+                <w:t xml:space="preserve">hal-01333261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles questions émergentes pour les politiques publiques de biodiversité en France métropolitaine ? Résultats et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing plant cover class data quantitatively: customized zero-inflated cumulative beta distributions show promising results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Herpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (3), pp.266-274. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (3), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2015047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333261v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the recovery of old-growth attributes in forest reserves: a first reference for France</w:t>
               </w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,278 +6828,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
+                <w:t xml:space="preserve">Is generalisation of uneven-aged management in mountain forests the key to improve biodiversity conservation within forest landscape mosaics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Mathilde Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.751 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123399v1</w:t>
+                <w:t xml:space="preserve">hal-01102778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is generalisation of uneven-aged management in mountain forests the key to improve biodiversity conservation within forest landscape mosaics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Redon</w:t>
+                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Luque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (7), pp.751 - 760. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20140698), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0371-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102778v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of regression methods for spatially-autocorrelated count data on regularly- and irregularly-spaced locations</w:t>
               </w:r>
@@ -7869,265 +7869,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A test for assessment of saproxylic beetle biodiversity using subsets of monitoring species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sebek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/50656⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, p. 304 - p. 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933870v1</w:t>
+                <w:t xml:space="preserve">hal-00794548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test for assessment of saproxylic beetle biodiversity using subsets of monitoring species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, p. 304 - p. 315. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (5), p. 683 - p. 700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/50656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794548v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable?</w:t>
               </w:r>
@@ -9466,51 +9466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion adaptative ou gestion expérimentale du bois mort, des vieux arbres et des arbres à cavités : exercice de prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10471,230 +10471,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'après-tempête en forêts feuillues de plaine : contribution des trouées de chablis à la diversité des coléoptères saproxyliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Extinction and viability of populations: paradigms and concepts of extinction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Goujon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Moliard</w:t>
+                <w:t xml:space="preserve">Clarisse Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.176-182</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.472-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590014v1</w:t>
+                <w:t xml:space="preserve">hal-02589082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction and viability of populations: paradigms and concepts of extinction models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Lebreton</w:t>
+                <w:t xml:space="preserve">L'après-tempête en forêts feuillues de plaine : contribution des trouées de chablis à la diversité des coléoptères saproxyliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Niel</w:t>
+                <w:t xml:space="preserve">C. Moliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.472-481</w:t>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.176-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589082v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t>
               </w:r>
@@ -11042,64 +11042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la connaissance des Coléoptères des forêts feuillues de Brie (Seine-et-Marne. Partie II : des Cucujoidea aux Curculionoidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11383,64 +11383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la connaissance des Coléoptères des forêts feuillues de Brie (Seine-et-Marne) : Part. 1 Des Caraboidea aux Cleroidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15703,51 +15703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8BA0999"/>
+    <w:nsid w:val="2E4BE3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15934,51 +15934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gosselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3737-106X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122468317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14479" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167602" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;not" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5464" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingquan Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03078577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Galanaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiska van Dijk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Varumo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062385" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.12.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Tschanz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.03.043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drapier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L Caplette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L West" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394709v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caplette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35494" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0526-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.12.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0799-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voiry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parmain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AC1C738DF364EC363507F7CF9870568063D5AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zilliox" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.07.049" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Redon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0371-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00279.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGLJQ462-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Soldati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.07.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7C0TZSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Voiry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50660" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50659" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.02.033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014770" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596290v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hirbec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.07.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQN7C7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454482v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9449-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lebreton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.09.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Br&#233;zard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Allain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009041" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455614v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Barbier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.038" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186BP6B2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453899v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.04.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ59KT9V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586422v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468045v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhonore" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5795" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442783v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gilbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5222" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5382" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578548v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138006v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casetta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498671v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587368v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587183v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594486v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gosselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3737-106X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122468317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14479" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167602" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;not" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5464" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingquan Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03078577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Galanaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiska van Dijk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Varumo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062385" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.12.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Tschanz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.03.043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drapier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L Caplette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L West" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caplette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35494" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0526-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0799-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voiry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parmain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AC1C738DF364EC363507F7CF9870568063D5AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zilliox" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.07.049" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102778v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Redon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0371-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00279.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGLJQ462-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Soldati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.07.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7C0TZSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Voiry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50660" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50659" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.02.033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014770" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596290v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hirbec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.07.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQN7C7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454482v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9449-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lebreton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.09.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Br&#233;zard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Allain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009041" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455614v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Barbier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.038" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186BP6B2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453899v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589082v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590014v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.04.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ59KT9V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586422v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468045v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhonore" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5795" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442783v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gilbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5222" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5382" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578548v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138006v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casetta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498671v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587368v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587183v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594486v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>