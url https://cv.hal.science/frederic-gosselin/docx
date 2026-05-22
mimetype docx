--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -329,291 +329,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t>
+                <w:t xml:space="preserve">A classification‐occupancy model based on automatically identified species data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Ryo Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Heinrichs</w:t>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Balducci</w:t>
+                <w:t xml:space="preserve">Stephanie Roilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Chianucci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521236v1</w:t>
+                <w:t xml:space="preserve">hal-05207003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification‐occupancy model based on automatically identified species data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Ogawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Steffi Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+                <w:t xml:space="preserve">Lorenzo Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Roilo</w:t>
+                <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna F Cord</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeňýk Hofmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70086. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207003v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire dédié au suivi de la biodiversité</w:t>
               </w:r>
@@ -1221,51 +1221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,238 +1561,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode de traitement des forêts, coupes de régénération et biodiversité : pas si intuitif qu’il n’y paraît !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation statistique d’un protocole de relevés bryologiques pour inventorier et suivre la biodiversité en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.88-95</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267934v1</w:t>
+                <w:t xml:space="preserve">hal-03326847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation statistique d’un protocole de relevés bryologiques pour inventorier et suivre la biodiversité en forêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode de traitement des forêts, coupes de régénération et biodiversité : pas si intuitif qu’il n’y paraît !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.88-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03326847v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre évolution et naturalité en forêt : définitions et métriques associées</w:t>
               </w:r>
@@ -3611,399 +3611,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert-based ecosystem services capacity matrices: Dealing with scoring variability</w:t>
+                <w:t xml:space="preserve">Use of airborne lidar data to improve plant species richness and diversity monitoring in lowland and mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sylvie Campagne</w:t>
+                <w:t xml:space="preserve">M. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leita Tschanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+                <w:t xml:space="preserve">B. Herpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681625v1</w:t>
+                <w:t xml:space="preserve">hal-01767403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of airborne lidar data to improve plant species richness and diversity monitoring in lowland and mountain forests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767403v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Boulanger</w:t>
+                <w:t xml:space="preserve">Expert-based ecosystem services capacity matrices: Dealing with scoring variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sylvie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Debaive</w:t>
+                <w:t xml:space="preserve">Leita Tschanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fuhr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.63-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605512v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t>
               </w:r>
@@ -4140,51 +4140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,706 +4471,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles variables pour analyser la réponse de la biodiversité à la mise en réserve intégrale ? Une approche par naturalité(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56, pp.33-39</w:t>
+              <w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499707v1</w:t>
+                <w:t xml:space="preserve">hal-02499764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles variables pour analyser la réponse de la biodiversité à la mise en réserve intégrale ? Une approche par naturalité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t>
+              <w:t xml:space="preserve">, 2017, 56, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499764v1</w:t>
+                <w:t xml:space="preserve">hal-02499707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire sociopolitique d’un indicateur de biodiversité forestière : le cas du bois mort</w:t>
+                <w:t xml:space="preserve">Effects of forest structure, management and landscape on bird and bat communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17608⟩</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (2), pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0376892915000363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604910v1</w:t>
+                <w:t xml:space="preserve">hal-02604796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre science et politique en biologie de la conservation : le cas de la chouette tachetée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoire sociopolitique d’un indicateur de biodiversité forestière : le cas du bois mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2), 10 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383792v1</w:t>
+                <w:t xml:space="preserve">hal-02604910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre logique de production et de préservation : l'évolution de l'information environnementale dans les domaines de l'eau et de la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Entre science et politique en biologie de la conservation : le cas de la chouette tachetée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (2), 18 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379185v1</w:t>
+                <w:t xml:space="preserve">hal-01383792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest structure, management and landscape on bird and bat communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+                <w:t xml:space="preserve">Entre logique de production et de préservation : l'évolution de l'information environnementale dans les domaines de l'eau et de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (2), pp.148-160. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0376892915000363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604796v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical Time Course of Object Recognition in Autism Spectrum Disorder</w:t>
               </w:r>
@@ -5579,957 +5579,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles questions émergentes pour les politiques publiques de biodiversité en France métropolitaine ? Résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the recovery of old-growth attributes in forest reserves: a first reference for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Coreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">C. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015047⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 346, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333261v1</w:t>
+                <w:t xml:space="preserve">hal-02601258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing plant cover class data quantitatively: customized zero-inflated cumulative beta distributions show promising results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Herpigny</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (3), pp.18-26. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602409v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the recovery of old-growth attributes in forest reserves: a first reference for France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing plant cover class data quantitatively: customized zero-inflated cumulative beta distributions show promising results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Herpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.037⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (3), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601258v1</w:t>
+                <w:t xml:space="preserve">hal-02602409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles questions émergentes pour les politiques publiques de biodiversité en France métropolitaine ? Résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picard</w:t>
+                <w:t xml:space="preserve">Pauline Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Papaïx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Picot</w:t>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bideau</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.266-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278074v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong observer effect on tree microhabitats inventories: A case study in a French lowland forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le protocole mycologique du programme GNB : cadre méthodologique et retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coutadeur</w:t>
+                <w:t xml:space="preserve">H. Voiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vuidot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">O. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48-49, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600916v1</w:t>
+                <w:t xml:space="preserve">hal-01281091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reevaluating Europe's other debt with improved statistical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.205-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-014-0799-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liping Wei</w:t>
+                <w:t xml:space="preserve">Strong observer effect on tree microhabitats inventories: A case study in a French lowland forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villemey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vuidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 338, pp.20-31. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152839v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protocole mycologique du programme GNB : cadre méthodologique et retour d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Voiry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338, pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281091v1</w:t>
+                <w:t xml:space="preserve">hal-01152839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements sylvicoles et biodiversité : le cas des futaies régulières et irrégulières</w:t>
               </w:r>
@@ -6737,369 +6737,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species diversity and abundance as indicators of understory diversity in French mountain forests: Variations of the relationship in geographical and ecological space</w:t>
+                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zilliox</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.07.049⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20140698), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094414v1</w:t>
+                <w:t xml:space="preserve">hal-01123399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is generalisation of uneven-aged management in mountain forests the key to improve biodiversity conservation within forest landscape mosaics?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Luque</w:t>
+                <w:t xml:space="preserve">Tree species diversity and abundance as indicators of understory diversity in French mountain forests: Variations of the relationship in geographical and ecological space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zilliox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.07.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0371-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102778v1</w:t>
+                <w:t xml:space="preserve">hal-01094414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is generalisation of uneven-aged management in mountain forests the key to improve biodiversity conservation within forest landscape mosaics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
+                <w:t xml:space="preserve">Mathilde Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (20140698), </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.751 - 760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123399v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of regression methods for spatially-autocorrelated count data on regularly- and irregularly-spaced locations</w:t>
               </w:r>
@@ -7334,103 +7334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'arrêt d'exploitation forestière sur la structure dendrométrique des hêtraies mélangées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, LXV (5), pp.445-461. </w:t>
@@ -7540,490 +7540,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles d'inventaires mycologiques en réserves forestières. Retour d'expérience du réseau Mycologie de l'ONF dans les Réserves biologiques</w:t>
+                <w:t xml:space="preserve">A test for assessment of saproxylic beetle biodiversity using subsets of monitoring species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Voiry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Sebek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, p. 304 - p. 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756549v1</w:t>
+                <w:t xml:space="preserve">hal-00794548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de biodiversité forestière utilisant la richesse, l’abondance, et la composition en essences : réflexions méthodologiques à propos de leur mise à l’épreuve</w:t>
+                <w:t xml:space="preserve">Improving approaches to the analysis of functional and taxonomic biotic homogenization: beyond mean specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/50660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (6), pp.1289-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934140v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volume de bois mort, indicateur indirect de biodiversité : une approche critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, LXIV (5), pp.723-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/50659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving approaches to the analysis of functional and taxonomic biotic homogenization: beyond mean specialization</w:t>
+                <w:t xml:space="preserve">Indicateurs de biodiversité forestière utilisant la richesse, l’abondance, et la composition en essences : réflexions méthodologiques à propos de leur mise à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12002⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (5), p. 733 - p. 739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/50660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597309v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test for assessment of saproxylic beetle biodiversity using subsets of monitoring species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocoles d'inventaires mycologiques en réserves forestières. Retour d'expérience du réseau Mycologie de l'ONF dans les Réserves biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Voiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, p. 68 - p. 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794548v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t>
               </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36, pp.28-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8563,51 +8563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tree characteristics and forest management on tree microhabitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,234 +8686,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs de la biodiversité dans les lois et conventions internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+                <w:t xml:space="preserve">Carabid species responses to hybrid poplar plantations in floodplains in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.03⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 260 (9), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585936v1</w:t>
+                <w:t xml:space="preserve">hal-02593442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid species responses to hybrid poplar plantations in floodplains in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
+                <w:t xml:space="preserve">Les valeurs de la biodiversité dans les lois et conventions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 9 - p. 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.07.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02593442v1</w:t>
+                <w:t xml:space="preserve">hal-00585936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire plus de bois tout en préservant mieux la biodiversité, apports de l'étude « Biomasse et biodiversité forestières »</w:t>
               </w:r>
@@ -9176,51 +9176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de chênaies en futaie régulière : quel impact sur la biodiversité ? Illustration en forêt domaniale de Montargis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9466,51 +9466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion adaptative ou gestion expérimentale du bois mort, des vieux arbres et des arbres à cavités : exercice de prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10402,191 +10402,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extinction and viability of populations: paradigms and concepts of extinction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18, pp.4-4</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.472-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589081v1</w:t>
+                <w:t xml:space="preserve">hal-02589082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction and viability of populations: paradigms and concepts of extinction models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.472-481</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589082v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'après-tempête en forêts feuillues de plaine : contribution des trouées de chablis à la diversité des coléoptères saproxyliques</w:t>
               </w:r>
@@ -11472,204 +11472,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des pratiques d'exploitation forestières pourrait bénéficier &amp;quot; à la biodiversité &amp;quot; : réflexions scientifiques autour du guide de reconstitution de l'ONF, suite à la tempête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le point de vue du scientifique (issu d'un Dossier : Des indicateurs fiables pour une gestion forestière durable)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bouget</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, p. 61 - p. 73</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 150, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468045v1</w:t>
+                <w:t xml:space="preserve">hal-02581458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue du scientifique (issu d'un Dossier : Des indicateurs fiables pour une gestion forestière durable)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution des pratiques d'exploitation forestières pourrait bénéficier &amp;quot; à la biodiversité &amp;quot; : réflexions scientifiques autour du guide de reconstitution de l'ONF, suite à la tempête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 150, pp.37-39</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, p. 61 - p. 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581458v1</w:t>
+                <w:t xml:space="preserve">hal-00468045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : éléments de méthode</w:t>
               </w:r>
@@ -12810,51 +12810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Véga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13028,204 +13028,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question 6. Les modalités de rétention d’arbres pour la biodiversité permettent-elles de moduler les impacts des coupes rases et autres coupes de régénération sur la biodiversité taxonomique à l'échelle du peuplement ?</w:t>
+                <w:t xml:space="preserve">Question 1.1. Quels sont les impacts des différentes catégories de coupes de régénération forestière sur la biodiversité (échelle peuplement) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.434-443, 2023</w:t>
+              <w:t xml:space="preserve">, GIP-ECOFOR, pp.313-326, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852018v1</w:t>
+                <w:t xml:space="preserve">hal-04851810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question 1.1. Quels sont les impacts des différentes catégories de coupes de régénération forestière sur la biodiversité (échelle peuplement) ?</w:t>
+                <w:t xml:space="preserve">Question 6. Les modalités de rétention d’arbres pour la biodiversité permettent-elles de moduler les impacts des coupes rases et autres coupes de régénération sur la biodiversité taxonomique à l'échelle du peuplement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GIP-ECOFOR, pp.313-326, 2023</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIP-ECOFOR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.434-443, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851810v1</w:t>
+                <w:t xml:space="preserve">hal-04852018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t>
               </w:r>
@@ -13237,51 +13237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13336,77 +13336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14518,51 +14518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14630,51 +14630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15362,178 +15362,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition et de la richesse spécifique du peuplement arboré sur la biodiversité</w:t>
+                <w:t xml:space="preserve">Analyser les variations de biodiversité : outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n° 20</w:t>
+              <w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587183v1</w:t>
+                <w:t xml:space="preserve">hal-02587174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les variations de biodiversité : outils et méthodes</w:t>
+                <w:t xml:space="preserve">Influence de la composition et de la richesse spécifique du peuplement arboré sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t>
+              <w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n° 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587174v1</w:t>
+                <w:t xml:space="preserve">hal-02587183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15703,51 +15703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E4BE3EF"/>
+    <w:nsid w:val="77A4D2CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15934,51 +15934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gosselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3737-106X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122468317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14479" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167602" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;not" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5464" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingquan Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03078577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Galanaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiska van Dijk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Varumo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062385" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.12.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Tschanz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.03.043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drapier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L Caplette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L West" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17592" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caplette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35494" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0526-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0799-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voiry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parmain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AC1C738DF364EC363507F7CF9870568063D5AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zilliox" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.07.049" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102778v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Redon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0371-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00279.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGLJQ462-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Soldati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.07.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7C0TZSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Voiry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50660" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50659" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.02.033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014770" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596290v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hirbec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.07.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQN7C7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454482v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9449-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lebreton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.09.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Br&#233;zard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Allain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009041" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455614v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Barbier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.038" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186BP6B2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453899v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589082v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590014v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.04.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ59KT9V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586422v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468045v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhonore" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5795" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442783v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gilbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5222" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5382" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578548v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138006v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casetta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498671v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587368v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587183v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594486v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gosselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3737-106X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122468317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14479" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167602" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;not" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5464" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingquan Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03078577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Galanaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiska van Dijk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Varumo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062385" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.12.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Tschanz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.03.043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drapier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01503263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L Caplette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L West" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892915000363" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17618" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17592" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01394709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caplette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35494" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0526-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.12.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voiry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rose" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0799-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600916v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutadeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuidot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parmain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AC1C738DF364EC363507F7CF9870568063D5AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zilliox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.07.049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Redon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0371-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00279.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGLJQ462-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Soldati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.07.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7C0TZSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.02.033" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597309v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50659" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50660" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Voiry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014770" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596290v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hirbec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHVSHK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.07.034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQN7C7P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454482v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9449-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lebreton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.09.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Br&#233;zard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Allain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009041" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455614v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Barbier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.038" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186BP6B2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453899v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589082v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Niel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590014v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.04.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ59KT9V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586422v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468045v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhonore" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5795" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442783v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gilbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5222" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580216v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5382" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578548v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138006v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casetta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498671v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587368v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587183v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594486v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>