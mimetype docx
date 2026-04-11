--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Gouaisbaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4263-7195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059816880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of sufficient LMI conditions for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.111322. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient stability condition for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (10), pp.6262 - 6269. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3232052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ordinary differential equation interconnected with the reaction-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.110515. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Analysis of a Mass-Spring system subject to Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.104910. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and experimental application of a dead-time compensator for input saturated processes with output time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Prudêncio De Almeida Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gil García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.580-593. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency delay-dependent stability criterion for time-delay systems thanks to Fourier-Legendre remainders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.5813-5831. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel–Laguerre inequality and its application to systems with infinite distributed delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.108562. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stability Analysis of a Drilling Pipe under Friction with a PI-Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2943458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.395--417. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent advances in stability of linear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), 15p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathcal{L}_2$ State Estimation with Guaranteed Convergence Speed in the Presence of Sporadic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.3362-3369. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2881184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (11), pp.3850 - 3857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2802495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548256v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of linear systems with time-varying delays using Bessel-Legendre inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2730485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input / Output Stability of a Damped String Equation coupled with Ordinary Differential System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (18), pp.6053-6069. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized reciprocally convex combination lemmas and its application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.488-493. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of time-delay Systems via Bessel Inequality A quadratic separation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.1507-1527. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stability of a PI plus reset integrator controller by a sampled-data system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.133 - 146. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of linear impulsive delay dynamical systems via looped-functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.107 - 114. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal reciprocally convex inequality and an augmented Lyapunov–Krasovskii functional for stability of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.221 - 226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of linear systems in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.101-109. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of continuous-time linear systems subject to input quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of LMI conditions for the stability analysis of time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete quadratic Lyapunov functionals for distributed delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of discrete-time systems with time-varying delays via a novel summation inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (10), pp.2740 - 2745. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2398885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole analysis of stable time-delay positive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (17), pp.1963 - 1971. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes for Anomaly Observation in TCP Networks: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp. 1031-1038. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2198648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based integral inequality: Application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2860-2866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability of Time-Varying Delay Systems: The Quadratic Separation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (5), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic monitoring in TCP/AQM networks through a time delay observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.506-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay range stability of a class of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (3), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented model for robust stability analysis of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (9), p.1616-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic separation for feedback connection of an uncertain matrix and an implicit linear transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (5), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sliding mode control of nonlinear systems with delay: A design via polytopic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (2), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170310001633286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00266509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of systems with time-varying delays via descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (8-9), pp.553 - 559. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720310001609020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (4), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Perruquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved S-variable results applied to the analysis of time-varying uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Robust Control Design (ROCOND’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based junction temperature estimation: 3D simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tychique Nzalalemba Kabwangala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therminic, 29th international workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results for a pressure reducer control with a modular actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A singular perturbation approach for the control of electromagnetic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6057-6062, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of Legendre-LMI conditions to assess stability of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems with both constant and time-varying delays: a switched systems approach and application to observer-controller co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into stability analysis of time-delay systems using Legendre polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis for time-delay systems: application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7801-7806, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Quadratic Constraints on Linear Infinite-dimensional Systems for Robust Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Obstacles Avoidance Using Spiral Controllers for an Aircraft Maintenance Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand-Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. p.2083-2089, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8795882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007918803550362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static State and Output Feedback Synthesis for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Lyapunov Stability Analysis of a Drilling Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control, Miami Beach, FL, USA, December 17-19, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miamy, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an unstable wave equation using an infinite dimensional dynamic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miami Beach, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay system with infinite support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control for an uncertain electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. 6p., </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based Exponential Stability for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11984-11989, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488920v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dattas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowable delay sets for the stability analysis of linear time-varying delay systems using a delay-dependent reciprocally convex lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1297-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretized Jensen's inequality: an alternative vision of the reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic output-feedback controller design for continuous-time linear systems with actuator and sensor quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1663-1668, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay systems via a robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.2068-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of time-delay reset control systems with time-dependent resetting law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso A Baños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th IFAC Conference on Analysis and Design of Hybrid Systems (ADHS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Atlanta, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.964-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911851v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Quadratic Lyapunov functionals using Bessel-Legendre inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of asynchronous sampled-data systems with discrete-time constant input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp. 4342-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole of positive systems with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of systems with fast-varying delay using improved Wirtinger's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel inequality for robust stability analysis of time-delay system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control, Florence : Italie (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral inequality for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen's and Wirtinger's inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 : Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the Wirtinger inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2012 - 10th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, MA, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability interval for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.1017-1022, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode observer for anomaly detection in TCP networks: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control tools for traffic monitoring in TCP/AQM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Multi-Conference on Systems and Control (MSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Range Stability of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Haifa, Israel. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Ka Band Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple time-delays system modeling and control for router management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output framework for robust stability of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.274-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of time-varying delay systems in quadratic separation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA- 2008: Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357766v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lyapunov-Krasovskii functional for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3995 - 4000, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4738942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a state-space based AQM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTRQ.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing Lyapunov-Krasovskii Based AQM for Routers Supporting TCP Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.3818-3823, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent stability analysis of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2053 - 2058, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELAY-DEPENDENT ROBUST STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOTE ON STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design (Rocond 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilization of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 th IEEE Conference on Decision and Control and European Control Conference, ECC-CDC 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sevilla, Spain. p.1379 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Coupled ODEs and PDEs, state-of-the-art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Algorithms for the Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Banyuls sur-mer, France, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the stability analysis of the reaction-diffusion equation interconnected with a finite-dimensional system taking support on Legendre orthogonal basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 93-115, 2022, 978-3-030-94765-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Dependent Reciprocally Convex Combination Lemma for the Stability Analysis of Systems with a Fast-Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Valmorbida G., Seuret A., Boussaada I., Sipahi R. (eds) Delays and Interconnections: Methodology, Algorithms and Applications. Advances in Delays and Dynamics, vol 10. Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-197, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization by Quantized Delayed State Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Springer, pp.135-149, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability criteria for sampled-data systems with input saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Results on Nonlinear Delay Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-325, 2015, 978-3-319-18071-7. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18072-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integral Inequality and Its Application to Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Delay Systems: Advances in Delays and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-44, 2014, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01695-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Inequality for Time-Varying Delay Systems and Its Application to Output-Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2014, Advances in Delays and Dynamics, 978-3-319-05575-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d’un actionneur éléctromagnétique d’un détendeur, et actionneur et détendeur configuré pour mettre en œuvre ledit procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien de Seze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3121193. Rapport LAAS n° 23087. 2023, https://data.inpi.fr/brevets/FR3121193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI results using IQCs and projections for the heat equation coupled to ODEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamical controller as a quasi-predictive control law for linear time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator - Extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability of a coupled ordinary differential system and a string equation with polytopic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note : Performance analysis for time-delay systems and application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport LAAS n° 20060, LAAS - CNRS; ICAM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.1 -Overview of Lyapunov methods for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n°16308, LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap of Jensen's inequality by using Wirtinger inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Gouaisbaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4263-7195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059816880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of sufficient LMI conditions for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.111322. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient stability condition for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (10), pp.6262 - 6269. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3232052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ordinary differential equation interconnected with the reaction-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.110515. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Analysis of a Mass-Spring system subject to Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.104910. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and experimental application of a dead-time compensator for input saturated processes with output time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Prudêncio De Almeida Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gil García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.580-593. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency delay-dependent stability criterion for time-delay systems thanks to Fourier-Legendre remainders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.5813-5831. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stability Analysis of a Drilling Pipe under Friction with a PI-Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2943458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent advances in stability of linear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), 15p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.395--417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathcal{L}_2$ State Estimation with Guaranteed Convergence Speed in the Presence of Sporadic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.3362-3369. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2881184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel–Laguerre inequality and its application to systems with infinite distributed delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.108562. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of linear systems with time-varying delays using Bessel-Legendre inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2730485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input / Output Stability of a Damped String Equation coupled with Ordinary Differential System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (18), pp.6053-6069. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized reciprocally convex combination lemmas and its application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.488-493. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of time-delay Systems via Bessel Inequality A quadratic separation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.1507-1527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stability of a PI plus reset integrator controller by a sampled-data system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.133 - 146. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (11), pp.3850 - 3857. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2802495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548256v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of linear impulsive delay dynamical systems via looped-functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.107 - 114. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal reciprocally convex inequality and an augmented Lyapunov–Krasovskii functional for stability of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.221 - 226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of linear systems in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.101-109. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of continuous-time linear systems subject to input quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of LMI conditions for the stability analysis of time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete quadratic Lyapunov functionals for distributed delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of discrete-time systems with time-varying delays via a novel summation inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (10), pp.2740 - 2745. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2398885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole analysis of stable time-delay positive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (17), pp.1963 - 1971. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes for Anomaly Observation in TCP Networks: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp. 1031-1038. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2198648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based integral inequality: Application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2860-2866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability of Time-Varying Delay Systems: The Quadratic Separation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (5), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic monitoring in TCP/AQM networks through a time delay observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.506-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay range stability of a class of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (3), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented model for robust stability analysis of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (9), p.1616-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic separation for feedback connection of an uncertain matrix and an implicit linear transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (5), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sliding mode control of nonlinear systems with delay: A design via polytopic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (2), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170310001633286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00266509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of systems with time-varying delays via descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (8-9), pp.553 - 559. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720310001609020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (4), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Perruquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved S-variable results applied to the analysis of time-varying uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Robust Control Design (ROCOND’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based junction temperature estimation: 3D simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tychique Nzalalemba Kabwangala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therminic, 29th international workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results for a pressure reducer control with a modular actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A singular perturbation approach for the control of electromagnetic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6057-6062, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of Legendre-LMI conditions to assess stability of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems with both constant and time-varying delays: a switched systems approach and application to observer-controller co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into stability analysis of time-delay systems using Legendre polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis for time-delay systems: application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7801-7806, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Quadratic Constraints on Linear Infinite-dimensional Systems for Robust Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Obstacles Avoidance Using Spiral Controllers for an Aircraft Maintenance Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand-Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. p.2083-2089, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8795882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007918803550362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Lyapunov Stability Analysis of a Drilling Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control, Miami Beach, FL, USA, December 17-19, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miamy, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an unstable wave equation using an infinite dimensional dynamic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miami Beach, United States. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay system with infinite support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control for an uncertain electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. 6p., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static State and Output Feedback Synthesis for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based Exponential Stability for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11984-11989, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488920v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dattas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowable delay sets for the stability analysis of linear time-varying delay systems using a delay-dependent reciprocally convex lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1297-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretized Jensen's inequality: an alternative vision of the reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic output-feedback controller design for continuous-time linear systems with actuator and sensor quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1663-1668, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of time-delay reset control systems with time-dependent resetting law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso A Baños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th IFAC Conference on Analysis and Design of Hybrid Systems (ADHS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Atlanta, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay systems via a robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.2068-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911851v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Quadratic Lyapunov functionals using Bessel-Legendre inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of asynchronous sampled-data systems with discrete-time constant input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp. 4342-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole of positive systems with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.964-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel inequality for robust stability analysis of time-delay system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control, Florence : Italie (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral inequality for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen's and Wirtinger's inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of systems with fast-varying delay using improved Wirtinger's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 : Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the Wirtinger inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2012 - 10th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, MA, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode observer for anomaly detection in TCP networks: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability interval for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.1017-1022, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Range Stability of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Haifa, Israel. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control tools for traffic monitoring in TCP/AQM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Multi-Conference on Systems and Control (MSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple time-delays system modeling and control for router management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Ka Band Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output framework for robust stability of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.274-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lyapunov-Krasovskii functional for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3995 - 4000, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4738942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a state-space based AQM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTRQ.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of time-varying delay systems in quadratic separation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA- 2008: Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357766v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent stability analysis of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2053 - 2058, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing Lyapunov-Krasovskii Based AQM for Routers Supporting TCP Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.3818-3823, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELAY-DEPENDENT ROBUST STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOTE ON STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design (Rocond 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilization of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 th IEEE Conference on Decision and Control and European Control Conference, ECC-CDC 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sevilla, Spain. p.1379 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Coupled ODEs and PDEs, state-of-the-art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Algorithms for the Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Banyuls sur-mer, France, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the stability analysis of the reaction-diffusion equation interconnected with a finite-dimensional system taking support on Legendre orthogonal basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 93-115, 2022, 978-3-030-94765-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Dependent Reciprocally Convex Combination Lemma for the Stability Analysis of Systems with a Fast-Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Valmorbida G., Seuret A., Boussaada I., Sipahi R. (eds) Delays and Interconnections: Methodology, Algorithms and Applications. Advances in Delays and Dynamics, vol 10. Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-197, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization by Quantized Delayed State Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Springer, pp.135-149, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability criteria for sampled-data systems with input saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Results on Nonlinear Delay Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-325, 2015, 978-3-319-18071-7. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18072-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integral Inequality and Its Application to Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Delay Systems: Advances in Delays and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-44, 2014, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01695-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Inequality for Time-Varying Delay Systems and Its Application to Output-Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2014, Advances in Delays and Dynamics, 978-3-319-05575-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d’un actionneur éléctromagnétique d’un détendeur, et actionneur et détendeur configuré pour mettre en œuvre ledit procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien de Seze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3121193. Rapport LAAS n° 23087. 2023, https://data.inpi.fr/brevets/FR3121193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI results using IQCs and projections for the heat equation coupled to ODEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamical controller as a quasi-predictive control law for linear time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator - Extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability of a coupled ordinary differential system and a string equation with polytopic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note : Performance analysis for time-delay systems and application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport LAAS n° 20060, LAAS - CNRS; ICAM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.1 -Overview of Lyapunov methods for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n°16308, LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap of Jensen's inequality by using Wirtinger inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E80D3E2E"/>
+    <w:nsid w:val="918F1298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gouaisbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4263-7195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059816880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435008v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435028v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3232052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110515" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02883529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02941655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Xia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ariba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108562" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099459v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2943458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01920425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Ming Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01537184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2730485" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690626v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4357" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3975" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01661080v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.03.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2398885" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Ebihara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2198648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.524" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3457B22889E9878199DFD0607C1F29C25A9BACD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03311077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tychique Nzalalemba Kabwangala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325885" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190427v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deschaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383394" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056821v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03666571v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469818v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1873" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02504830v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01639829v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01725416v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619797" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01845845v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619356" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01868623v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618914" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01488920v6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1890" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Dav&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso A Ba&#241;os" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983321v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862165" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731725v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357766v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738942" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2008.15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434673" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357911v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434619" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401025v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434998v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18072-4_16" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Seze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02899808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02080251v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01796803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gouaisbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4263-7195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059816880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435008v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435028v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3232052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110515" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02883529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099459v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2943458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01920425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Ming Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02941655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ariba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01537184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2730485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690626v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4357" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3975" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.01.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01661080v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.03.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2398885" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Ebihara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2198648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.524" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3457B22889E9878199DFD0607C1F29C25A9BACD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03311077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tychique Nzalalemba Kabwangala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325885" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190427v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deschaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383394" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056821v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03666571v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469818v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1873" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02504830v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01725416v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619797" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01845845v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619356" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619274" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01868623v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01639829v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01488920v6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1890" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Dav&#243;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso A Ba&#241;os" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983321v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822718v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738942" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2008.15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357766v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434619" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434673" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401025v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434998v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18072-4_16" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Seze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02899808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02080251v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01796803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>