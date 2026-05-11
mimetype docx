--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Gouaisbaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4263-7195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059816880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of sufficient LMI conditions for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.111322. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient stability condition for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (10), pp.6262 - 6269. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3232052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ordinary differential equation interconnected with the reaction-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.110515. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Analysis of a Mass-Spring system subject to Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.104910. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and experimental application of a dead-time compensator for input saturated processes with output time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Prudêncio De Almeida Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gil García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.580-593. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency delay-dependent stability criterion for time-delay systems thanks to Fourier-Legendre remainders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.5813-5831. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stability Analysis of a Drilling Pipe under Friction with a PI-Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2943458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent advances in stability of linear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), 15p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.395--417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathcal{L}_2$ State Estimation with Guaranteed Convergence Speed in the Presence of Sporadic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.3362-3369. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2881184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel–Laguerre inequality and its application to systems with infinite distributed delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.108562. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of linear systems with time-varying delays using Bessel-Legendre inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2730485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input / Output Stability of a Damped String Equation coupled with Ordinary Differential System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (18), pp.6053-6069. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized reciprocally convex combination lemmas and its application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.488-493. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of time-delay Systems via Bessel Inequality A quadratic separation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.1507-1527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stability of a PI plus reset integrator controller by a sampled-data system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.133 - 146. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (11), pp.3850 - 3857. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2802495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548256v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of linear impulsive delay dynamical systems via looped-functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.107 - 114. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal reciprocally convex inequality and an augmented Lyapunov–Krasovskii functional for stability of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.221 - 226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of linear systems in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.101-109. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of continuous-time linear systems subject to input quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of LMI conditions for the stability analysis of time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete quadratic Lyapunov functionals for distributed delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of discrete-time systems with time-varying delays via a novel summation inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (10), pp.2740 - 2745. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2398885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole analysis of stable time-delay positive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (17), pp.1963 - 1971. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes for Anomaly Observation in TCP Networks: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp. 1031-1038. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2198648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based integral inequality: Application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2860-2866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability of Time-Varying Delay Systems: The Quadratic Separation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (5), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic monitoring in TCP/AQM networks through a time delay observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.506-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay range stability of a class of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (3), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented model for robust stability analysis of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (9), p.1616-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic separation for feedback connection of an uncertain matrix and an implicit linear transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (5), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sliding mode control of nonlinear systems with delay: A design via polytopic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (2), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170310001633286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00266509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of systems with time-varying delays via descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (8-9), pp.553 - 559. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720310001609020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (4), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Perruquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved S-variable results applied to the analysis of time-varying uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Robust Control Design (ROCOND’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based junction temperature estimation: 3D simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tychique Nzalalemba Kabwangala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therminic, 29th international workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results for a pressure reducer control with a modular actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A singular perturbation approach for the control of electromagnetic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6057-6062, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of Legendre-LMI conditions to assess stability of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems with both constant and time-varying delays: a switched systems approach and application to observer-controller co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into stability analysis of time-delay systems using Legendre polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis for time-delay systems: application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7801-7806, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Quadratic Constraints on Linear Infinite-dimensional Systems for Robust Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Obstacles Avoidance Using Spiral Controllers for an Aircraft Maintenance Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand-Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. p.2083-2089, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8795882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007918803550362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Lyapunov Stability Analysis of a Drilling Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control, Miami Beach, FL, USA, December 17-19, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miamy, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an unstable wave equation using an infinite dimensional dynamic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miami Beach, United States. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay system with infinite support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control for an uncertain electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. 6p., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static State and Output Feedback Synthesis for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based Exponential Stability for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11984-11989, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488920v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dattas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowable delay sets for the stability analysis of linear time-varying delay systems using a delay-dependent reciprocally convex lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1297-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretized Jensen's inequality: an alternative vision of the reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic output-feedback controller design for continuous-time linear systems with actuator and sensor quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1663-1668, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of time-delay reset control systems with time-dependent resetting law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso A Baños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th IFAC Conference on Analysis and Design of Hybrid Systems (ADHS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Atlanta, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay systems via a robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.2068-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911851v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Quadratic Lyapunov functionals using Bessel-Legendre inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of asynchronous sampled-data systems with discrete-time constant input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp. 4342-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole of positive systems with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.964-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel inequality for robust stability analysis of time-delay system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control, Florence : Italie (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral inequality for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen's and Wirtinger's inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of systems with fast-varying delay using improved Wirtinger's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 : Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the Wirtinger inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2012 - 10th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, MA, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode observer for anomaly detection in TCP networks: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability interval for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.1017-1022, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Range Stability of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Haifa, Israel. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control tools for traffic monitoring in TCP/AQM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Multi-Conference on Systems and Control (MSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple time-delays system modeling and control for router management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Ka Band Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output framework for robust stability of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.274-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lyapunov-Krasovskii functional for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3995 - 4000, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4738942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a state-space based AQM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTRQ.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of time-varying delay systems in quadratic separation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA- 2008: Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357766v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent stability analysis of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2053 - 2058, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing Lyapunov-Krasovskii Based AQM for Routers Supporting TCP Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.3818-3823, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELAY-DEPENDENT ROBUST STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOTE ON STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design (Rocond 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilization of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 th IEEE Conference on Decision and Control and European Control Conference, ECC-CDC 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sevilla, Spain. p.1379 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Coupled ODEs and PDEs, state-of-the-art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Algorithms for the Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Banyuls sur-mer, France, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the stability analysis of the reaction-diffusion equation interconnected with a finite-dimensional system taking support on Legendre orthogonal basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 93-115, 2022, 978-3-030-94765-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Dependent Reciprocally Convex Combination Lemma for the Stability Analysis of Systems with a Fast-Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Valmorbida G., Seuret A., Boussaada I., Sipahi R. (eds) Delays and Interconnections: Methodology, Algorithms and Applications. Advances in Delays and Dynamics, vol 10. Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-197, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization by Quantized Delayed State Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Springer, pp.135-149, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability criteria for sampled-data systems with input saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Results on Nonlinear Delay Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-325, 2015, 978-3-319-18071-7. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18072-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integral Inequality and Its Application to Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Delay Systems: Advances in Delays and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-44, 2014, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01695-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Inequality for Time-Varying Delay Systems and Its Application to Output-Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2014, Advances in Delays and Dynamics, 978-3-319-05575-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d’un actionneur éléctromagnétique d’un détendeur, et actionneur et détendeur configuré pour mettre en œuvre ledit procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien de Seze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3121193. Rapport LAAS n° 23087. 2023, https://data.inpi.fr/brevets/FR3121193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI results using IQCs and projections for the heat equation coupled to ODEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamical controller as a quasi-predictive control law for linear time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator - Extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability of a coupled ordinary differential system and a string equation with polytopic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note : Performance analysis for time-delay systems and application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport LAAS n° 20060, LAAS - CNRS; ICAM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.1 -Overview of Lyapunov methods for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n°16308, LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap of Jensen's inequality by using Wirtinger inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Gouaisbaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4263-7195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059816880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-h40id8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of sufficient LMI conditions for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.111322. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient stability condition for time-delay systems arising from Legendre approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (10), pp.6262 - 6269. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3232052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an ordinary differential equation interconnected with the reaction-diffusion equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.110515. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Analysis of a Mass-Spring system subject to Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.104910. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and experimental application of a dead-time compensator for input saturated processes with output time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Prudêncio De Almeida Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gil García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.580-593. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency delay-dependent stability criterion for time-delay systems thanks to Fourier-Legendre remainders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.5813-5831. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel–Laguerre inequality and its application to systems with infinite distributed delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.108562. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stability Analysis of a Drilling Pipe under Friction with a PI-Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2943458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent advances in stability of linear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), 15p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.395--417. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\mathcal{L}_2$ State Estimation with Guaranteed Convergence Speed in the Presence of Sporadic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.3362-3369. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2881184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (11), pp.3850 - 3857. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2802495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548256v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of linear systems with time-varying delays using Bessel-Legendre inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2730485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input / Output Stability of a Damped String Equation coupled with Ordinary Differential System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (18), pp.6053-6069. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized reciprocally convex combination lemmas and its application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.488-493. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of time-delay Systems via Bessel Inequality A quadratic separation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.1507-1527. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stability of a PI plus reset integrator controller by a sampled-data system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.133 - 146. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of linear impulsive delay dynamical systems via looped-functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.107 - 114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal reciprocally convex inequality and an augmented Lyapunov–Krasovskii functional for stability of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Long Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.221 - 226. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of linear systems in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.101-109. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of continuous-time linear systems subject to input quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of LMI conditions for the stability analysis of time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete quadratic Lyapunov functionals for distributed delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of discrete-time systems with time-varying delays via a novel summation inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (10), pp.2740 - 2745. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2398885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole analysis of stable time-delay positive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (17), pp.1963 - 1971. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes for Anomaly Observation in TCP Networks: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp. 1031-1038. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2198648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based integral inequality: Application to time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2860-2866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability of Time-Varying Delay Systems: The Quadratic Separation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (5), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic monitoring in TCP/AQM networks through a time delay observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.506-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay range stability of a class of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (3), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented model for robust stability analysis of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (9), p.1616-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic separation for feedback connection of an uncertain matrix and an implicit linear transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (5), pp.795-804. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sliding mode control of nonlinear systems with delay: A design via polytopic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (2), pp.206-215. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170310001633286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00266509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of systems with time-varying delays via descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (8-9), pp.553 - 559. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720310001609020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (4), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Perruquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.277-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved S-variable results applied to the analysis of time-varying uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Robust Control Design (ROCOND’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based junction temperature estimation: 3D simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tychique Nzalalemba Kabwangala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therminic, 29th international workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results for a pressure reducer control with a modular actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A singular perturbation approach for the control of electromagnetic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6057-6062, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of Legendre-LMI conditions to assess stability of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems with both constant and time-varying delays: a switched systems approach and application to observer-controller co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Alves Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into stability analysis of time-delay systems using Legendre polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis for time-delay systems: application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7801-7806, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Quadratic Constraints on Linear Infinite-dimensional Systems for Robust Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504830v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Obstacles Avoidance Using Spiral Controllers for an Aircraft Maintenance Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand-Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. p.2083-2089, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8795882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear output feedback for autonomous U-turn maneuvers of a robot in orchard headlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Durand Petiteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2019 - International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007918803550362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static State and Output Feedback Synthesis for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Lyapunov Stability Analysis of a Drilling Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control, Miami Beach, FL, USA, December 17-19, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miamy, United States. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an unstable wave equation using an infinite dimensional dynamic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew R. Teel, Dec 2018, Miami Beach, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay system with infinite support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control for an uncertain electromagnetic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. 6p., </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtinger-based Exponential Stability for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11984-11989, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488920v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Dattas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowable delay sets for the stability analysis of linear time-varying delay systems using a delay-dependent reciprocally convex lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1297-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretized Jensen's inequality: an alternative vision of the reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic output-feedback controller design for continuous-time linear systems with actuator and sensor quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1663-1668, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of distributed delay systems via a robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.2068-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of time-delay reset control systems with time-dependent resetting law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Davó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso A Baños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th IFAC Conference on Analysis and Design of Hybrid Systems (ADHS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Atlanta, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.964-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sanfelice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911851v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Quadratic Lyapunov functionals using Bessel-Legendre inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of asynchronous sampled-data systems with discrete-time constant input delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp. 4342-4347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant pole of positive systems with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of systems with fast-varying delay using improved Wirtinger's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel inequality for robust stability analysis of time-delay system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control, Florence : Italie (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral inequality for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen's and Wirtinger's inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 : Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the Wirtinger inequalities for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2012 - 10th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, MA, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode observer for anomaly detection in TCP networks: from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability interval for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.1017-1022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Range Stability of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Haifa, Israel. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control tools for traffic monitoring in TCP/AQM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Multi-Conference on Systems and Control (MSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Ka Band Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple time-delays system modeling and control for router management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output framework for robust stability of time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.274-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of time-varying delay systems in quadratic separation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA- 2008: Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357766v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lyapunov-Krasovskii functional for time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3995 - 4000, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4738942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a state-space based AQM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTRQ.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing Lyapunov-Krasovskii Based AQM for Routers Supporting TCP Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.3818-3823, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent stability analysis of linear systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2053 - 2058, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELAY-DEPENDENT ROBUST STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOTE ON STABILITY OF TIME DELAY SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design (Rocond 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilization of distributed time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 th IEEE Conference on Decision and Control and European Control Conference, ECC-CDC 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sevilla, Spain. p.1379 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Coupled ODEs and PDEs, state-of-the-art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Algorithms for the Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Banyuls sur-mer, France, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the stability analysis of the reaction-diffusion equation interconnected with a finite-dimensional system taking support on Legendre orthogonal basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 93-115, 2022, 978-3-030-94765-1. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Dependent Reciprocally Convex Combination Lemma for the Stability Analysis of Systems with a Fast-Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Valmorbida G., Seuret A., Boussaada I., Sipahi R. (eds) Delays and Interconnections: Methodology, Algorithms and Applications. Advances in Delays and Dynamics, vol 10. Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-197, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization by Quantized Delayed State Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Springer, pp.135-149, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability criteria for sampled-data systems with input saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Results on Nonlinear Delay Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-325, 2015, 978-3-319-18071-7. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18072-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integral Inequality and Its Application to Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Delay Systems: Advances in Delays and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-44, 2014, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01695-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Inequality for Time-Varying Delay Systems and Its Application to Output-Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2014, Advances in Delays and Dynamics, 978-3-319-05575-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d’un actionneur éléctromagnétique d’un détendeur, et actionneur et détendeur configuré pour mettre en œuvre ledit procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien de Seze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3121193. Rapport LAAS n° 23087. 2023, https://data.inpi.fr/brevets/FR3121193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI results using IQCs and projections for the heat equation coupled to ODEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamical controller as a quasi-predictive control law for linear time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bajodek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic force modelling and nonlinear switched control of an electromagnetic actuator - Extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Deschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stability of a coupled ordinary differential system and a string equation with polytopic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent reciprocally convex combination lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note : Performance analysis for time-delay systems and application to the control of an active mass damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ariba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport LAAS n° 20060, LAAS - CNRS; ICAM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.1 -Overview of Lyapunov methods for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n°16308, LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap of Jensen's inequality by using Wirtinger inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gouaisbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="918F1298"/>
+    <w:nsid w:val="F731F63C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gouaisbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4263-7195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059816880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435008v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435028v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3232052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110515" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02883529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099459v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2943458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01920425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Ming Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02941655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ariba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01537184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2730485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690626v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4357" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3975" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.01.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01661080v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Banos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.03.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2398885" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Ebihara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2198648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.524" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3457B22889E9878199DFD0607C1F29C25A9BACD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03311077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tychique Nzalalemba Kabwangala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325885" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190427v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deschaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383394" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056821v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03666571v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469818v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1873" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02504830v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01725416v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619797" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01845845v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619356" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619274" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01868623v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01639829v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01488920v6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1890" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Dav&#243;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso A Ba&#241;os" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983321v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822718v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717071" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738942" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2008.15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357766v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434619" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434673" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401025v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434998v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18072-4_16" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Seze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02899808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02080251v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01796803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gouaisbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4263-7195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059816880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-h40id8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435008v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435028v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3232052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02883529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02941655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Xia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ariba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02099459v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2943458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01920425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Ming Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Long Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5188" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01537184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2730485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690626v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3975" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.01.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01661080v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Banos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.03.029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2398885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Ebihara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2198648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.524" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3457B22889E9878199DFD0607C1F29C25A9BACD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03311077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Callegari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Sato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tychique Nzalalemba Kabwangala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325885" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190427v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deschaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383394" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056821v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03666571v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469818v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1873" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02504830v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02268746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795882" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand Petiteville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007918803550362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01639829v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01725416v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619797" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01845845v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619356" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619274" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01868623v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618914" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01488920v6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1890" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Dav&#243;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso A Ba&#241;os" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983321v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717071" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357766v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738942" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2008.15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357908v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434673" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434619" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401025v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401031v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18072-4_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319055756" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Seze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02899808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02080251v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01796803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>