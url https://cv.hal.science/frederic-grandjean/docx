--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -770,1255 +770,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of the crayfish plague pathogen in red swamp crayfish populations in western France: How serious is the risk for the native white-clawed crayfish?</w:t>
+                <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Laffitte</w:t>
+                <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Mojžišová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Delaunay</w:t>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Collas</w:t>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Petrusek</w:t>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 205, pp.108128. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.120009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588570v1</w:t>
+                <w:t xml:space="preserve">hal-04376746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
+                <w:t xml:space="preserve">World of Crayfish™: a web platform towards real-time global mapping of freshwater crayfish and their pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
+                <w:t xml:space="preserve">Mihaela Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Caitlin Bloomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+                <w:t xml:space="preserve">Tudor Bărăscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Loisier</w:t>
+                <w:t xml:space="preserve">Francisco Oficialdegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bech</w:t>
+                <w:t xml:space="preserve">Nathaniel Shoobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (5), pp.287-297. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e18229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.18229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684140v1</w:t>
+                <w:t xml:space="preserve">hal-05396720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic niche of the invasive Cherax quadricarinatus and extent of competition with native shrimps in insular freshwater food webs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rediscovery, systematics and conservation of an enigmatic freshwater crayfish (Parastacidae) from the Australian monsoon tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+                <w:t xml:space="preserve">Michael Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
+                <w:t xml:space="preserve">Nick Whiterod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Jared Tromp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03373-8⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613765v1</w:t>
+                <w:t xml:space="preserve">hal-04613740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (5), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376746v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World of Crayfish™: a web platform towards real-time global mapping of freshwater crayfish and their pathogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Bloomer</w:t>
+                <w:t xml:space="preserve">Trophic niche of the invasive Cherax quadricarinatus and extent of competition with native shrimps in insular freshwater food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Bărăscu</w:t>
+                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Oficialdegui</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Shoobs</w:t>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e18229. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.3227-3241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.18229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03373-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396720v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery, systematics and conservation of an enigmatic freshwater crayfish (Parastacidae) from the Australian monsoon tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple invasions and predation: the impact of the crayfish Cherax quadricarinatus on invasive and native snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hammer</w:t>
+                <w:t xml:space="preserve">Lola Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Whiterod</w:t>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4172⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e11191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613740v1</w:t>
+                <w:t xml:space="preserve">hal-04640060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple invasions and predation: the impact of the crayfish Cherax quadricarinatus on invasive and native snails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudry</w:t>
+                <w:t xml:space="preserve">Diversity and distribution of Aphanomyces astaci in a European hotspot of ornamental crayfish introductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Mojžišová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Millet</w:t>
+                <w:t xml:space="preserve">András Weiperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jarne</w:t>
+                <w:t xml:space="preserve">Radek Gebauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Patoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.108040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2023.108040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640060v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and distribution of Aphanomyces astaci in a European hotspot of ornamental crayfish introductions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">András Weiperth</w:t>
+                <w:t xml:space="preserve">When Methodological Innovation Changes the Game: A 10‐Year Review of Environmental DNA (eDNA) Applied to Crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radek Gebauer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2023.108040⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398291v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Methodological Innovation Changes the Game: A 10‐Year Review of Environmental DNA (eDNA) Applied to Crayfish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Prevalence of the crayfish plague pathogen in red swamp crayfish populations in western France: How serious is the risk for the native white-clawed crayfish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Mojžišová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sweet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Petrusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, pp.108128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.4245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2024.108128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684181v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new invader in freshwater ecosystems in France: the rusty crayfish Faxonius rusticus (Girard, 1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,295 +2102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Wolbachia infection in butterflies (Lepidoptera): First systematic report from Thailand</w:t>
+                <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panukorn Boonsit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chris Austin</w:t>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00305316.2023.2167883⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142142v1</w:t>
+                <w:t xml:space="preserve">hal-04322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Wolbachia infection in butterflies (Lepidoptera): First systematic report from Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panukorn Boonsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsanun Wiwatanaratanabutr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perran Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Morin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Chris Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.109829. </w:t>
+              <w:t xml:space="preserve">Oriental Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00305316.2023.2167883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322487v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental DNA survey to detect an endemic cryptic fish, Anablepsoides cryptocallus , in tropical freshwater streams</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of distance from source population and seasonality in eDNA detection of white‐clawed crayfish, through qPCR and ddPCR assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Noizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,2864 +2638,2864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous distribution of sex ratio distorters in natural populations of the isopod Armadillidium vulgare.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lheraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2022.0457⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959969v1</w:t>
+                <w:t xml:space="preserve">hal-04007040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Heterogeneous distribution of sex ratio distorters in natural populations of the isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C M Hess</w:t>
+                <w:t xml:space="preserve">Baptiste Lheraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.20220457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2022.0457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007040v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promising combination of a remote sensing approach and landscape connectivity modelling at a fine scale in urban planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of early monitoring tools to detect aquatic invasive species: eDNA assay development and the case of the armored catfish Hypostomus robinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mauvisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108930⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.349-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781083v1</w:t>
+                <w:t xml:space="preserve">hal-04142240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change would prevail over land use change in shaping the future distribution of Triturus marmoratus in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid swarm as a result of hybridization between two alien and two native water frog species (genus Pelophylax) in Central Croatia: Crna Mlaka fishpond acting as a species melting pot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bertrand</w:t>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Damjan Franjević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Isselin‐nondedeu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domagoj Đikić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Korlević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Vucić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12733⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.3291-3304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02846-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326616v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change threatens unique genetic diversity within the Balkan biodiversity hotspot – The case of the endangered stone crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schikorski</w:t>
+                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+                <w:t xml:space="preserve">Martina Temunović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+                <w:t xml:space="preserve">Lena Bonassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Daltry</w:t>
+                <w:t xml:space="preserve">Christopher Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.e02301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608735v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity of animal and plant parasitic Aphanomyces spp and their economic impact on aquaculture and agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new set of microsatellite markers for Phoxinus lumaireul senso lato , Phoxinus marsilii and Phoxinus krkae for population and molecular taxonomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Vucić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Becking</w:t>
+                <w:t xml:space="preserve">Göran Klobučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kiselev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2021.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5), pp.1225-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416455v1</w:t>
+                <w:t xml:space="preserve">hal-04039306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive crayfish Cherax quadricarinatus facing chlordecone in Martinique: Bioaccumulation and depuration study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudry</w:t>
+                <w:t xml:space="preserve">Climate change would prevail over land use change in shaping the future distribution of Triturus marmoratus in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gismondi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin‐nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131926⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063266v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid swarm as a result of hybridization between two alien and two native water frog species (genus Pelophylax) in Central Croatia: Crna Mlaka fishpond acting as a species melting pot?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathogenicity of animal and plant parasitic Aphanomyces spp and their economic impact on aquaculture and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damjan Franjević</w:t>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domagoj Đikić</w:t>
+                <w:t xml:space="preserve">Andrei Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Korlević</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matej Vucić</w:t>
+                <w:t xml:space="preserve">Valentina Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Street-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02846-y⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40: special issue on Oomycete-Plant and Animal Interactions, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2021.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063261v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of early monitoring tools to detect aquatic invasive species: eDNA assay development and the case of the armored catfish Hypostomus robinii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The invasive crayfish Cherax quadricarinatus facing chlordecone in Martinique: Bioaccumulation and depuration study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mauvisseau</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gismondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Courty</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), pp.349-362. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286, Part 3, pp.131926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142240v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of microsatellite markers for Phoxinus lumaireul senso lato , Phoxinus marsilii and Phoxinus krkae for population and molecular taxonomic studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Klobučar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dušan Jelić</w:t>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Daltry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15194⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039306v1</w:t>
+                <w:t xml:space="preserve">hal-03608735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change threatens unique genetic diversity within the Balkan biodiversity hotspot – The case of the endangered stone crayfish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing biological invasion hypothesis testing using functional diversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Austin</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gaia Sperandii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02301⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 834, pp.155102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039296v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing biological invasion hypothesis testing using functional diversity indices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+                <w:t xml:space="preserve">The NGS Magic Pudding: A Nanopore-Led Long-Read Genome Assembly for the Commercial Australian Freshwater Crayfish, Cherax destructor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gaia Sperandii</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 834, pp.155102. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.695763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.695763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638923v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NGS Magic Pudding: A Nanopore-Led Long-Read Genome Assembly for the Commercial Australian Freshwater Crayfish, Cherax destructor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Austin</w:t>
+                <w:t xml:space="preserve">The promising combination of a remote sensing approach and landscape connectivity modelling at a fine scale in urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Croft</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.695763. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.108930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.695763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063262v1</w:t>
+                <w:t xml:space="preserve">hal-03781083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping a super-invader in a biodiversity hotspot, an eDNA-based success story</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Delaunay</w:t>
+                <w:t xml:space="preserve">The Pontastacus leptodactylus (Astacidae) Repeatome Provides Insight Into Genome Evolution and Reveals Remarkable Diversity of Satellite DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudevit Luka Boštjančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Bonassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Anušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Višnja Besendorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107637⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.611745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.611745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063291v1</w:t>
+                <w:t xml:space="preserve">hal-04063290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of Thelohania contejeani and Cucumispora dikerogammari, pathogenic microsporidia of freshwater crustaceans.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
+                <w:t xml:space="preserve">Distribution of Aphanomyces astaci Schikora, 1906, the causative agent of crayfish plague, in the Plitvice Lakes National Park, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Pavić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hudina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanka Špoljarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01346-20⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.654-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.3.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128727v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pontastacus leptodactylus (Astacidae) Repeatome Provides Insight Into Genome Evolution and Reveals Remarkable Diversity of Satellite DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Višnja Besendorfer</w:t>
+                <w:t xml:space="preserve">More from less: Genome skimming for nuclear markers for animal phylogenomics, a case study using decapod crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Hua Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Bracken-Grissom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin-Yam Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruab009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.611745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04063290v1</w:t>
+                <w:t xml:space="preserve">hal-04038586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More from less: Genome skimming for nuclear markers for animal phylogenomics, a case study using decapod crustaceans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tin-Yam Chan</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of Thelohania contejeani and Cucumispora dikerogammari, pathogenic microsporidia of freshwater crustaceans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.e01346-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01346-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruab009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04038586v1</w:t>
+                <w:t xml:space="preserve">hal-03128727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Aphanomyces astaci Schikora, 1906, the causative agent of crayfish plague, in the Plitvice Lakes National Park, Croatia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivanka Špoljarić</w:t>
+                <w:t xml:space="preserve">A genus-wide analysis of genetic variation to guide population management, hybrid identification, and monitoring of invasions and illegal trade in Iguana (Reptilia: Iguanidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs van den Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.3.16⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.435-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-021-01216-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063269v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genus-wide analysis of genetic variation to guide population management, hybrid identification, and monitoring of invasions and illegal trade in Iguana (Reptilia: Iguanidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First record of a marbled crayfish Procambarus virginalis (Lyko, 2017) population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malone</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-021-01216-5⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.341-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.2.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138734v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of a marbled crayfish Procambarus virginalis (Lyko, 2017) population in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and structure of the noble crayfish populations in the Balkan Peninsula revealed by mitochondrial and microsatellite DNA markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riho Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ðuretanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.2.12⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e11838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214930v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structure of the noble crayfish populations in the Balkan Peninsula revealed by mitochondrial and microsatellite DNA markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simona Ðuretanović</w:t>
+                <w:t xml:space="preserve">Mapping a super-invader in a biodiversity hotspot, an eDNA-based success story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mauvisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.e11838. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.107637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.11838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063286v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for sequencing and de novo assembly of the European endangered white-clawed crayfish (Austropotamobius pallipes) abdominal muscle transcriptome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5540,498 +5540,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat patches for newts in the face of climate change: local scale assessment combining niche modelling and graph theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+                <w:t xml:space="preserve">Invasion and distribution of the redclaw crayfish, Cherax quadricarinatus, in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60479-4⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111087v1</w:t>
+                <w:t xml:space="preserve">hal-04063292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion and distribution of the redclaw crayfish, Cherax quadricarinatus, in Martinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">Niche modelling to guide conservation actions in France for the endangered crayfish Austropotamobius pallipes in relation to the invasive Pacifastacus leniusculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin‐nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 421, pp.50. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.304-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2020041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063292v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche modelling to guide conservation actions in France for the endangered crayfish Austropotamobius pallipes in relation to the invasive Pacifastacus leniusculus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Habitat patches for newts in the face of climate change: local scale assessment combining niche modelling and graph theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Nadeau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Miguel Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.304-315. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60479-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505394v1</w:t>
+                <w:t xml:space="preserve">hal-03111087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painted black: Iguana melanoderma (Reptilia, Squamata, Iguanidae) a new melanistic endemic species from Saba and Montserrat islands (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6082,103 +6082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giant Genome for a Giant Crayfish (Cherax quadricarinatus) With Insights Into cox1 Pseudogenes in Decapod Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Hua Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Peng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.201. </w:t>
@@ -6210,719 +6210,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale population structure analysis in Armadillidium vulgare (Isopoda: Oniscidea) reveals strong female philopatry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+                <w:t xml:space="preserve">Predicting suitable habitats of four range margin amphibians under climate and land-use changes in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2019.103478⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368025v1</w:t>
+                <w:t xml:space="preserve">hal-01891968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of evidence is not evidence of absence: Nanopore sequencing and complete assembly of the European lobster (Homarus gammarus) mitogenome uncovers the missing nad2 and a new major gene cluster duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Mervyn Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-019-5704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting suitable habitats of four range margin amphibians under climate and land-use changes in southwestern France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A story of nasal horns: two new subspecies of Iguana Laurenti, 1768 (Squamata, Iguanidae) in Saint Lucia, St Vincent &amp; the Grenadines, and Grenada (southern Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1381-z⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4608 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4608.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891968v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A story of nasal horns: two new subspecies of Iguana Laurenti, 1768 (Squamata, Iguanidae) in Saint Lucia, St Vincent &amp; the Grenadines, and Grenada (southern Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Morton</w:t>
+                <w:t xml:space="preserve">A new bunya-like virus associated with mass mortality of white-clawed crayfish in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Razafimafondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vucić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4608.2.1⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 533, pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295471v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bunya-like virus associated with mass mortality of white-clawed crayfish in the wild</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Razafimafondy</w:t>
+                <w:t xml:space="preserve">Fine-scale population structure analysis in Armadillidium vulgare (Isopoda: Oniscidea) reveals strong female philopatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vucić</w:t>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delaunay</w:t>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 533, pp.115-124. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2019.103478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149506v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater acidification: an example of an endangered crayfish species sensitive to pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Žutinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7246,64 +7246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORDER within the chaos: Insights into phylogenetic relationships within the Anomura (Crustacea: Decapoda) from mitochondrial sequences and gene order rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Hua Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Peng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,330 +7374,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Chara spp. (Charales: Characeae) as a bioindicator of physico-chemical habitat suitability for an endangered crayfish Austropotamobius pallipes in lentic waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First records of the non-indigenous signal crayfish (Pacifastacus leniusculus) and its threat to noble crayfish (Astacus astacus) populations in Estonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+                <w:t xml:space="preserve">Katrin Kaldre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiit Paaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Hurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2847⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.2771-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1496-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651921v1</w:t>
+                <w:t xml:space="preserve">hal-04063295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of the non-indigenous signal crayfish (Pacifastacus leniusculus) and its threat to noble crayfish (Astacus astacus) populations in Estonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiit Paaver</w:t>
+                <w:t xml:space="preserve">Status of Pacifastacus leniusculus and its role in recent crayfish plague outbreaks in France: improving distribution and crayfish plague infection patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margo Hurt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Petrusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (10), pp.2771-2776. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.541-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1496-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2017.12.4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063295v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic variation of invasive signal crayfish in Europe reflects multiple introductions and secondary translocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Petrusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Filipová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kozubíková-Balcarová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (4), pp.838 - 850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7725,2071 +7742,2054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Pacifastacus leniusculus and its role in recent crayfish plague outbreaks in France: improving distribution and crayfish plague infection patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Rapid recovery of nuclear and mitochondrial genes by genome skimming from Northern Hemisphere freshwater crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Hua Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Peng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Becking</w:t>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.541-549. </w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.718-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2017.12.4.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064695v1</w:t>
+                <w:t xml:space="preserve">hal-01513731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid recovery of nuclear and mitochondrial genes by genome skimming from Northern Hemisphere freshwater crayfish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The use of Chara spp. (Charales: Characeae) as a bioindicator of physico-chemical habitat suitability for an endangered crayfish Austropotamobius pallipes in lentic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.718-728. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513731v1</w:t>
+                <w:t xml:space="preserve">hal-01651921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of white-clawed crayfish (Austropotamobius pallipes) population during a crayfish plague outbreak followed by rescue</w:t>
+                <w:t xml:space="preserve">Multiple paternity in a wild population of Armadillidium vulgare : influence of infection with Wolbachia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Collas</w:t>
+                <w:t xml:space="preserve">V. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Becking</w:t>
+                <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delpy</w:t>
+                <w:t xml:space="preserve">N. Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pflieger</w:t>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bohn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 417, pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.235 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2015037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266738v1</w:t>
+                <w:t xml:space="preserve">hal-01695703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple paternity in a wild population of Armadillidium vulgare : influence of infection with Wolbachia ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Beltran-Bech</w:t>
+                <w:t xml:space="preserve">Impacts of temperature and crowding on sex ratio, fecundity and Wolbachia infection intensity in the copepod, Mesocyclops thermocyclopoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsanun Wiwatanaratanabutr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695703v1</w:t>
+                <w:t xml:space="preserve">hal-04064688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of temperature and crowding on sex ratio, fecundity and Wolbachia infection intensity in the copepod, Mesocyclops thermocyclopoides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itsanun Wiwatanaratanabutr</w:t>
+                <w:t xml:space="preserve">Insights into the molecular phylogeny and historical biogeography of the white-clawed crayfish (Decapoda, Astacidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran I.V. Klobučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Franjević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.26-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064688v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the molecular phylogeny and historical biogeography of the white-clawed crayfish (Decapoda, Astacidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mišel Jelić</w:t>
+                <w:t xml:space="preserve">Monitoring of white-clawed crayfish (Austropotamobius pallipes) population during a crayfish plague outbreak followed by rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran I.V. Klobučar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">M. Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damjan Franjević</w:t>
+                <w:t xml:space="preserve">M. Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 417, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2015037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04064704v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invasions biologiques : potentiel invasif et plasticité des traits d’histoire de vie des espèces introduites</w:t>
+                <w:t xml:space="preserve">The first record of translocated white-clawed crayfish from the Austropotamobius pallipes complex in Sardinia (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">J. Amouret,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bertocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (3), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2015.1143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530435v1</w:t>
+                <w:t xml:space="preserve">hal-01204818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental exposure to differently virulent Aphanomyces astaci strains on the immune response of the noble crayfish Astacus astacus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complete mitogenome of the endangered white-clawed freshwater crayfish Austropotamobius pallipes (Lereboullet, 1858) (Crustacea: Decapoda: Astacidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Hua Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan You Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M Austin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1018207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01207520v1</w:t>
+                <w:t xml:space="preserve">hal-01133730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first record of translocated white-clawed crayfish from the Austropotamobius pallipes complex in Sardinia (Italy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bertocchi</w:t>
+                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brusconi</w:t>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fondi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2015.1143⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01204818v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitogenome of the endangered white-clawed freshwater crayfish Austropotamobius pallipes (Lereboullet, 1858) (Crustacea: Decapoda: Astacidae).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mun Hua Tan</w:t>
+                <w:t xml:space="preserve">Characterisation of 14 polymorphic microsatellite markers for the Transylvanian bush-cricket Pholidoptera transsylvanica (Orthoptera: Tettigoniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Iulia Iorgu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan You Gan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">Ionuţ Ştefan Iorgu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher M Austin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oana Paula Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Florina Levărdă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Krapal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1018207⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.377-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-014-0373-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133730v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of experimental exposure to differently virulent Aphanomyces astaci strains on the immune response of the noble crayfish Astacus astacus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mrugała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Svoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.115-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01901355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of 14 polymorphic microsatellite markers for the Transylvanian bush-cricket Pholidoptera transsylvanica (Orthoptera: Tettigoniidae)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les invasions biologiques : potentiel invasif et plasticité des traits d’histoire de vie des espèces introduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Krapal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137720v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers for direct genotyping of the crayfish plague pathogen Aphanomyces astaci (Oomycetes) from infected host tissues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ephemeroptera communities as bioindicators of the suitability of headwater streams for restocking with white-clawed crayfish, Austropotamobius pallipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trude Vrålstad</w:t>
+                <w:t xml:space="preserve">J. Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Diéguez-Uribeondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mišel Jelić</w:t>
+                <w:t xml:space="preserve">M. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joa Mangombi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3-4, pp.317-324. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.560-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078477v1</w:t>
+                <w:t xml:space="preserve">hal-01078467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection and genotyping of Aphanomyces astaci directly from preserved crayfish samples uncovers the Norwegian crayfish plague disease history.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Microsatellite markers for direct genotyping of the crayfish plague pathogen Aphanomyces astaci (Oomycetes) from infected host tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trude Vrålstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore Håstein</w:t>
+                <w:t xml:space="preserve">Javier Diéguez-Uribeondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joa Mangombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 173 (1-2), pp.66-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.317-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078499v1</w:t>
+                <w:t xml:space="preserve">hal-01078477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephemeroptera communities as bioindicators of the suitability of headwater streams for restocking with white-clawed crayfish, Austropotamobius pallipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Jandry</w:t>
+                <w:t xml:space="preserve">Molecular detection and genotyping of Aphanomyces astaci directly from preserved crayfish samples uncovers the Norwegian crayfish plague disease history.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trude Vrålstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brulin</w:t>
+                <w:t xml:space="preserve">Agnar Kvellestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Parinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tore Håstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.560-565. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173 (1-2), pp.66-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078467v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crayfish plague pathogen can infect freshwater-inhabiting crabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trude Vrålstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Edsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9846,2180 +9846,2180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci from Iguana delicatissima (Reptilia: Iguanidae), new perspectives for investigation of hybridization events with Iguana iguana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complete mitogenome of the invasive spiny-cheek crayfish Orconectes limosus (Rafinesque, 1817) (Crustacea: Decapoda: Cambaridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan You Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Peng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Austin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-012-9761-z⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1007326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803166v1</w:t>
+                <w:t xml:space="preserve">hal-02646254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of Microsatellite Loci for the Isopod Crustacean Armadillidium vulgare and Transferability in Terrestrial Isopods.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Multi-infections of feminizing Wolbachia strains in natural populations of the terrestrial isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Yannick Bitome Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076639⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872658v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infections of feminizing Wolbachia strains in natural populations of the terrestrial isopod Armadillidium vulgare.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Isolation and Characterization of Microsatellite Loci for the Isopod Crustacean Armadillidium vulgare and Transferability in Terrestrial Isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082633⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919138v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitogenome of the invasive spiny-cheek crayfish Orconectes limosus (Rafinesque, 1817) (Crustacea: Decapoda: Cambaridae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Austin</w:t>
+                <w:t xml:space="preserve">Prevalence of the Crayfish Plague Pathogen Aphanomyces astaci in Populations of the Signal Crayfish Pacifastacus leniusculus in France: Evaluating the Threat to Native Crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Filipová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Petrusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Matasová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1007326⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646254v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of the Crayfish Plague Pathogen Aphanomyces astaci in Populations of the Signal Crayfish Pacifastacus leniusculus in France: Evaluating the Threat to Native Crayfish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Petrusek</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci from Iguana delicatissima (Reptilia: Iguanidae), new perspectives for investigation of hybridization events with Iguana iguana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klára Matasová</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ange Marie Risterucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70157. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.173-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-012-9761-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063226v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
+                <w:t xml:space="preserve">The relationship between Ephemeroptera and presence of the white-clawed crayfish (Austropotamobius pallipes). Case study in the Poitou-Charentes region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Verne</w:t>
+                <w:t xml:space="preserve">M.C. Trouilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Freyssinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 179 (4), pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2012/0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708676v1</w:t>
+                <w:t xml:space="preserve">hal-00836158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between Ephemeroptera and presence of the white-clawed crayfish (Austropotamobius pallipes). Case study in the Poitou-Charentes region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Trouilhe</w:t>
+                <w:t xml:space="preserve">Nelson Jurandi Rosa Fagundes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Freyssinel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Parinet</w:t>
+                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2012/0028⟩</w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836158v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread atypical mitochondrial DNA structure in isopods (Crustacea, Peracarida) related to a constitutive heteroplasmy in terrestrial species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Jurandi Rosa Fagundes</w:t>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
+                <w:t xml:space="preserve">Roland Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Verne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (3), pp.234-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/g2012-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063245v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread atypical mitochondrial DNA structure in isopods (Crustacea, Peracarida) related to a constitutive heteroplasmy in terrestrial species.</w:t>
+                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
+                <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Raimond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (3), pp.234-44. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.264-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/g2012-008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708667v1</w:t>
+                <w:t xml:space="preserve">hal-00708676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotype variation in the spiny-cheek crayfish Orconectes limosus: colonization of Europe and genetic diversity of native stocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Filipova</w:t>
+                <w:t xml:space="preserve">Use of Ephemeroptera as bioindicators of the occurrence of white-clawed crayfish (Austropotamobius pallipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Lieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Grandjean</w:t>
+                <w:t xml:space="preserve">E. Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petrusek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Coignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Trouilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 671, pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-011-0717-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636514v1</w:t>
+                <w:t xml:space="preserve">hal-00636467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Ephemeroptera as bioindicators of the occurrence of white-clawed crayfish (Austropotamobius pallipes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Identification of exotic North American crayfish in Europe by DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chucholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Soes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petrusek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-011-0717-1⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 401, 11p14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2011025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00636467v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of exotic North American crayfish in Europe by DNA barcoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Disentangling the impact of demographic factors on population differentiation of an endangered freshwater crayfish (Austropotamobius pallipes) using population density and microsatellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Petrusek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2011025⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.2105-2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595201v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the impact of demographic factors on population differentiation of an endangered freshwater crayfish (Austropotamobius pallipes) using population density and microsatellite data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Grandjean</w:t>
+                <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cherbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02629.x⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.131-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-010-9307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636477v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A species-specific microsatellite marker to discriminate European Atlantic salmon, brown trout, and their hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Haplotype variation in the spiny-cheek crayfish Orconectes limosus: colonization of Europe and genetic diversity of native stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Lieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petrusek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.871-881</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453825v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic diversity within the invasive virile crayfish Orconectes virilis (Hagen, 1870) species complex: new lineages recorded in both native and introduced ranges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of Austropotamobius italicus in the Marches region: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Holdich</w:t>
+                <w:t xml:space="preserve">R. Cataudella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lesobre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ropiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hassanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9526-0⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486161v1</w:t>
+                <w:t xml:space="preserve">hal-00550060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of Austropotamobius italicus in the Marches region: implications for conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cataudella</w:t>
+                <w:t xml:space="preserve">Cryptic diversity within the invasive virile crayfish Orconectes virilis (Hagen, 1870) species complex: new lineages recorded in both native and introduced ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paolucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Delaunay</w:t>
+                <w:t xml:space="preserve">D. Holdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ropiquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petrusek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.983-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9526-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.1099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00550060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale genetic structure of Atlantic salmon (Salmo salar) using microsatellite markers: effects of restocking and natural recolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12072,282 +12072,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heat wave on brooks harbouring the white-clawed crayfish (Austropotamobius pallipes) in western France (Deux-Sèvres)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of the threatened crayfish Austropotamobius italicus in Tuscany (Italy): implications for its management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Crayfish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 173, pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0173-0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377013v1</w:t>
+                <w:t xml:space="preserve">hal-00376426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the threatened crayfish Austropotamobius italicus in Tuscany (Italy): implications for its management</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of heat wave on brooks harbouring the white-clawed crayfish (Austropotamobius pallipes) in western France (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Trouilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Crayfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.57-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376426v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low genetic variability of the white-clawed crayfish in the Iberian Peninsula : its origin and management implications</w:t>
               </w:r>
@@ -12359,77 +12359,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dieguez-Uribeondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ropiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12457,463 +12457,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for recombination between feminizing Wolbachia in the isopod genus Armadillidium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 397, pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541494v1</w:t>
+                <w:t xml:space="preserve">hal-00159226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for recombination between feminizing Wolbachia in the isopod genus Armadillidium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Physical and chemical water requirements of the white-clawed crayfish (Austropotamobius pallipes) in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Trouilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.04.006⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.520-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00159226v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical water requirements of the white-clawed crayfish (Austropotamobius pallipes) in western France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.520-538. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.217-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170760v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis for conservation of Austropotamobius italicus populations in Marches Region (Central Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cataudella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 380-381, pp.991-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12947,77 +12947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure of the endangered crayfish Austropotamobius pallipes in France based on microsatellite variation: biogeographical inferences and conservation implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.1369-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13051,103 +13051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological characterisation of streams in Tuscany (Italy) for the management of the threatened crayfish Austropotamobius Pallipes complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1095-1114. </w:t>
@@ -13211,64 +13211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Trouilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13319,90 +13319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polymorphic microsatellite loci in the terrestrial isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. B. Samollow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13447,1523 +13447,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polymorphic microsatellite loci in the terrestrial isopod Porcellionides pruinosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of european crayfish - improving the taxonomy of european crayfish for a better conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. K. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Patri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5, pp.507-509. </w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 376-377, pp.829-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.00972.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2005035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014351v1</w:t>
+                <w:t xml:space="preserve">hal-00019178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of european crayfish - improving the taxonomy of european crayfish for a better conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography of the threatened crayfish (genus Austropotamobius) in Italy: implications for its taxonomy and conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. K. Schulz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">S. Zaccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae:2005035⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019178v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the threatened crayfish (genus Austropotamobius) in Italy: implications for its taxonomy and conservation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Fratini</w:t>
+                <w:t xml:space="preserve">Characterization of polymorphic microsatellite loci in the terrestrial isopod Porcellionides pruinosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zaccara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Patri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.507-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.00972.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00121299v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and colonization history of the white-clawed crayfish, Austrapotamobius pallipes, in Ireland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Involvement of genetics in knowledge, stock management and conservation of Austropotamobius pallipes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800282⟩</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2003012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121200v1</w:t>
+                <w:t xml:space="preserve">hal-00123417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variation of mitochondrial DNA between populations of the white‐clawed crayfish Austropotamobius pallipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holdich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (2), pp.493-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2427.1997.00176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of genetics in knowledge, stock management and conservation of Austropotamobius pallipes in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Biological water quality assessment of the white-clawed crayfish habitat based on macroinvertebrate communities: Usefulness for its conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Gouin</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Momon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bramard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.165-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae:2003012⟩</w:t>
+              <w:t xml:space="preserve">, 2003, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2003007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123417v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological water quality assessment of the white-clawed crayfish habitat based on macroinvertebrate communities: Usefulness for its conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Management of the white-clawed crayfish (Austropotamobius pallipes) in Western France: Abiotic and biotic factors study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Trouilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bramard</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.115-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae:2003007⟩</w:t>
+              <w:t xml:space="preserve">, 2003, pp.97-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2003006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123413v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the white-clawed crayfish (Austropotamobius pallipes) in Western France: Abiotic and biotic factors study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Trouilhe</w:t>
+                <w:t xml:space="preserve">Origin and colonization history of the white-clawed crayfish, Austrapotamobius pallipes, in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ricard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+                <w:t xml:space="preserve">J. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.97-114. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae:2003006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123408v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irish crayfish populations: ecological survey and preliminary genetic findings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain</w:t>
+                <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : astacidae) with a re-examination of the status of Austropotamobius berndhauseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Crayfish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (3), pp.677-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20021975-99990280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185246v1</w:t>
+                <w:t xml:space="preserve">hal-00123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of molecular data for the phylogeny of the genus Austropotamobius: One species or several ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.671-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae:2002058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : astacidae) with a re-examination of the status of Austropotamobius berndhauseri</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">High dispersal ability of Austropotamobius pallipes revealed by microsatellite markers in a French brook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ropiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/20021975-99990280⟩</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2002059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123436v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dispersal ability of Austropotamobius pallipes revealed by microsatellite markers in a French brook</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irish crayfish populations: ecological survey and preliminary genetic findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian.D. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Crayfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (1), pp.584-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123765v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14997,77 +14997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drastic bottlenecks in the endangered crayfish species Austropotamobius pallipes in Spain and implications for its colonization history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uribeondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15108,656 +15108,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : Astacidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grandjean</w:t>
+                <w:t xml:space="preserve">Life history and population biology of the white-clawed crayfish, Austropotamobius pallipes pallipes, in a brook from the Poitou-Charentes region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+                <w:t xml:space="preserve">B. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Crandall</w:t>
+                <w:t xml:space="preserve">S. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bramard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Otrebsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 356, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2000004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123841v1</w:t>
+                <w:t xml:space="preserve">hal-04063392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and morphological variation in the endangered crayfish species, Austropotamobius pallipes (Lereboullet) (Crustacea, Astacidae) from the Poitou-Charentes region (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial DNA variation and population genetic structure of the white-clawed crayfish: Austropotamobius pallipes pallipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/PL00001327⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011580721572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00123809v1</w:t>
+                <w:t xml:space="preserve">hal-00123853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history and population biology of the white-clawed crayfish, Austropotamobius pallipes pallipes, in a brook from the Poitou-Charentes region (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Otrebsky</w:t>
+                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered freshwater crayfish Austropotamobius pallipes (Astacidae) and their potential use in other decapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.629-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00882-4.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae:2000004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04063392v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial DNA variation and population genetic structure of the white-clawed crayfish: Austropotamobius pallipes pallipes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : Astacidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Crandall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.524-531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123853v1</w:t>
+                <w:t xml:space="preserve">hal-00123841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered freshwater crayfish Austropotamobius pallipes (Astacidae) and their potential use in other decapods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Genetic and morphological variation in the endangered crayfish species, Austropotamobius pallipes (Lereboullet) (Crustacea, Astacidae) from the Poitou-Charentes region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.629-644. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.01-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00882-4.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/PL00001327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123800v1</w:t>
+                <w:t xml:space="preserve">hal-00123809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIC AND MORPHOLOGICAL SYSTEMATIC STUDIES ON THE CRAYFISH AUSTROPOTAMOBIUS PALLIPES (DECAPODA: ASTACIDAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (3), pp.549-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15785,437 +15785,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on the genetic variability of mitochondrial DNA in the signal crayfish, Pacifastacus leniusculus Dana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation genetics of the white-clawed crayfish Austropotamobius pallipes : The usefulness of the mitochondrial DNA marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0764-4469(97)84710-5⟩</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 347, pp.677-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/1997055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063397v1</w:t>
+                <w:t xml:space="preserve">hal-04063398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation genetics of the white-clawed crayfish Austropotamobius pallipes : The usefulness of the mitochondrial DNA marker</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Frelon</w:t>
+                <w:t xml:space="preserve">Antimicrobial Protection of the Mouse Testis: Synthesis of Defensins of the Cryptdin Family1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Debenest</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane D. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoo Rassoulzadegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franσois Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/1997055⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 57 (5), pp.1115-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod57.5.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063398v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Protection of the Mouse Testis: Synthesis of Defensins of the Cryptdin Family1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franσois Cuzin</w:t>
+                <w:t xml:space="preserve">Preliminary results on the genetic variability of mitochondrial DNA in the signal crayfish, Pacifastacus leniusculus Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRAS Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 320 (7), pp.551-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0764-4469(97)84710-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod57.5.1115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of mitochondrial DNA of the endangered crayfish Austropotamobius pallipes pallipes (1858)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 343, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16275,77 +16275,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 92 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16417,454 +16417,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking crayfish biodiversity: eDNA metabarcoding for exhaustive monitoring?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First application of environmental DNA metabarcoding and single-target detection of invasive and native crayfish in Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Vucić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldina Dakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Astacology Symposium 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">, Croatian Ecological Society; University of Zagreb; The International Association of Astacology, Sep 2024, Zagreb, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397095v1</w:t>
+                <w:t xml:space="preserve">hal-05397116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First application of environmental DNA metabarcoding and single-target detection of invasive and native crayfish in Croatia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Comparison and Intercalibration of edna Protocols for Crayfish and Crayfish Plague Detection Across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Bohman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aluma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aspán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Astacology Symposium 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Ecological Society; University of Zagreb; The International Association of Astacology, Sep 2024, Zagreb, France</w:t>
+              <w:t xml:space="preserve">2024 Symposium of the International Association of Astacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397116v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Intercalibration of edna Protocols for Crayfish and Crayfish Plague Detection Across Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking crayfish biodiversity: eDNA metabarcoding for exhaustive monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Symposium of the International Association of Astacology</w:t>
+              <w:t xml:space="preserve">International Association of Astacology Symposium 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382345v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner les approches de télédétection à très haute résolution spatiale et l’écologie du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées d’étude ESPI2R : Qu'est ce qu'artificialiser veut dire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École supérieure des professions immobilières (ESPI), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16889,103 +16889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les changements spatio-temporels de la connectivité paysagère à fine échelle via les outils et méthodes de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé (PPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17010,77 +17010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corridors écologiques et connectivité dans un paysage changeant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17112,312 +17112,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection à très haute résolution en milieu urbain : quels apports pour la connectivité paysagère ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">How urban landscape shapes the populations’ genetic structure of Armadillidium nasatum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP21 : Colloque « Rencontres d'Ecologie des Paysages 2021 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution (SFE²), Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Terrestrial Isopod Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Terrestrial Isopod Biology (ISTIB), Jul 2021, Online Edition (hosted from Ghent), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524020v1</w:t>
+                <w:t xml:space="preserve">hal-05524025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How urban landscape shapes the populations’ genetic structure of Armadillidium nasatum?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">La télédétection à très haute résolution en milieu urbain : quels apports pour la connectivité paysagère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Terrestrial Isopod Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Symposium on Terrestrial Isopod Biology (ISTIB), Jul 2021, Online Edition (hosted from Ghent), Belgium</w:t>
+              <w:t xml:space="preserve">REP21 : Colloque « Rencontres d'Ecologie des Paysages 2021 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution (SFE²), Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524025v1</w:t>
+                <w:t xml:space="preserve">hal-05524020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish crayfish populations: ecology and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian.D. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17627,64 +17627,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Validation d’une technique de dosage de pesticides multi-classes dans des plumes par LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larrue Camille</w:t>
+                <w:t xml:space="preserve">Camille Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillard Eloïse</w:t>
+                <w:t xml:space="preserve">Éloïse Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17694,142 +17694,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51e congrès du Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">51e congrès du Groupe Français de recherche sur les Pesticides : Recherches sur les pesticides, nouvelles techniques, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contribution of remote sensing at very high-resolution in urban landscape connectivity modelling: an object-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17966,125 +17966,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peste de l’écrevisse en France et en Bourgogne. 2022. Les écrevisses de Bourgogne. Hors-série n°18 de la revue scientifique</w:t>
+                <w:t xml:space="preserve">Un nouveau virus à ARN responsable d’une mortalité massive d’Écrevisses à pattes blanches Austropotamobius pallipes en Franche-Comté : le virus de la tâche brune (BBSV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrevisses de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série n°18, BFC NATURE., pp.177-182., 2022</w:t>
+              <w:t xml:space="preserve">Les Écrevisses de Bourgogne-Franche-Comté : Atlas de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Scientifique Bourgogne-Nature (Hors-Série Volume: 18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Scientifique Bourgogne-Nature Hors-Série Volume: 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498324v1</w:t>
+                <w:t xml:space="preserve">hal-04167987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau virus à ARN responsable d’une mortalité massive d’Écrevisses à pattes blanches Austropotamobius pallipes en Franche-Comté - Le virus de la tâche brune (BBSV).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18100,169 +18100,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrevisses de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série n°18, BFC NATURE, pp.192-204, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau virus à ARN responsable d’une mortalité massive d’Écrevisses à pattes blanches Austropotamobius pallipes en Franche-Comté : le virus de la tâche brune (BBSV)</w:t>
+                <w:t xml:space="preserve">La peste de l’écrevisse en France et en Bourgogne. 2022. Les écrevisses de Bourgogne. Hors-série n°18 de la revue scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Écrevisses de Bourgogne-Franche-Comté : Atlas de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les écrevisses de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n°18, BFC NATURE., pp.177-182., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04167987v1</w:t>
+                <w:t xml:space="preserve">hal-05498324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of the Japanese Endangered Japanese Crayfish, Cambaroides japonicus (De Haan, 1841) (Decapoda; Cambaroididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18317,51 +18317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of European crayfish, a challenge involving everybody, from the citizen to stakeholders, scientists and decision makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18442,64 +18442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics and Phylogeny of freshwater crayfich, with particular reference to historical biogeography of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18567,64 +18567,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1. Systematics and phylogeny of freshwater crayfish, with particular reference to historical biogeography of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18696,77 +18696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and Management of Native Crayfish Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater crayfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freshwater crayfish, pp.20, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18823,90 +18823,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18941,77 +18941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thevenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19059,103 +19059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the white-clawed crayfish (Austropotamobius pallipes) in western France: abiotic and biotic factors study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Trouilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19218,51 +19218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des écrevisses d'Aquitaine 2013-2016 : richesse patrimoniale, introductions et espèces invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19569,51 +19569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bohman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Andersson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Strand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Vuci&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jeli&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Pavlinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10080375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.151675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Snow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lozada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Notte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coral-Santacruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology15010090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Moj&#382;i&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Petrusek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Smith-Ravin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03373-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bloomer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B&#259;r&#259;scu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Shoobs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hammer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiterod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Tromp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Horner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4172" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Weiperth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Patoka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.108040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guilmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panukorn Boonsit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsanun Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Ross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Austin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305316.2023.2167883" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mauvisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ricou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03959969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0457" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108930" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin&#8208;nondedeu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12733" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03416455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kiselev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Street-Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2021.08.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gismondi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Franjevi&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj &#272;iki&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02846-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142240v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ming Gan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039296v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leona Lovren&#269;i&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bonassin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Austin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croft" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.695763" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107637" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01346-20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudevit Luka Bo&#353;tjan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Anu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Besendorfer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hua Tan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bracken-Grissom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pavi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bielen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hudina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka &#352;poljari&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.3.16" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van den Burg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01216-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Uriarte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.2.12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Gross" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona &#208;uretanovi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11838" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hatira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gailledrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60479-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020041" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nadeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.926.48679" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Peng Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jenkins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mervyn Austin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5704-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891968v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1381-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4608.2.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3504-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar &#381;utini&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Linton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2847" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaldre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Paaver" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Hurt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1496-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651868v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Filipov&#225;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kozub&#237;kov&#225;-Balcarov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694866" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2017.12.4.10" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12247" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becking" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pflieger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2015037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064688v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.10.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMW9ZT7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064704v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I.V. Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.07.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5BQX52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207520v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mruga&#322;a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Svoboda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.08.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D49GBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204818v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouret," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertocchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusconi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fondi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gherardi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2015.1143" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan You Gan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Austin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1018207" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137720v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iulia Iorgu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; &#350;tefan Iorgu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Paula Popa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florina Lev&#259;rd&#259;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Krapal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0373-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078477v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Vr&#229;lstad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Di&#233;guez-Uribeondo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Mangombi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMZVFGJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078499v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnar Kvellestad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore H&#229;stein" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.07.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V3DV7R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078467v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jandry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brulin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H6FSPBW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955978v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Strand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Edsman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12315" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7MKRCLJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803166v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filipova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vuillaume" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbonnel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Marie Risterucci" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9761-z" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872658v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076639" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082633" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646254v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1007326" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Matasov&#225;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070157" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Trouilhe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freyssinel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2012/0028" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708667v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g2012-008" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636514v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Lieb" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrusek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636467v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coignet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trouilh&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0717-1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2R2XLFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chucholl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Soes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636477v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borquez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02629.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486161v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holdich" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9526-0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FZPDMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cataudella" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolucci" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.1099" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02116.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCHR19FD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377013v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376426v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0173-0153" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259811v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dieguez-Uribeondo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.811" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170760v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.793" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puillandre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/20060991" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01570.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110851v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113630v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bramard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dumas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006027" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078079v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Samollow" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01220.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014351v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00972.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVRQR0ZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019178v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Schulz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2005035" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121299v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaccara" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbaresi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800581" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062763v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holdich" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1997.00176.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1MSWW6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123417v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003012" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123413v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Momon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003007" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123408v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003006" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123767v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002058" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123765v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002059" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribeondo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00849.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123841v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandall" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123809v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001327" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPS4828N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063392v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornuault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otrebsky" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2000004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123853v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011580721572" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NX8FJ6PS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123800v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00882-4.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SNFKGF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063396v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724098X00377" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063397v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)84710-5" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37SH1LN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063398v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raimond" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/1997055" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062717v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1996014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juchault" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00057507" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M5QWNPVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397095v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397116v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Maguire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldina Dakic" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382345v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluma" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asp&#225;n" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudry" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524007v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523998v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523990v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524020v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524025v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrue Camille" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brillard Elo&#239;se" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524014v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396698v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498324v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498326v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167987v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bfcnature.fr/produit/n18-les-ecrevisses-de-bourgogne-franche-comte-atlas-de-bourgogne/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396707v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Grubb" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119133v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Carral" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold F&#252;reder" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gherardi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119100v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keith" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112079v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121295v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535542v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121280v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138707v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simme" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825807v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bohman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Andersson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Strand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Vuci&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jeli&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Pavlinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10080375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.151675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Snow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lozada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Notte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coral-Santacruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology15010090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bloomer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B&#259;r&#259;scu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Shoobs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiterod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Tromp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Horner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4172" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Smith-Ravin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03373-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Moj&#382;i&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Weiperth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Patoka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.108040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Petrusek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guilmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panukorn Boonsit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsanun Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Ross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Austin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305316.2023.2167883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mauvisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ricou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03959969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0457" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubreuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Courty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Franjevi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj &#272;iki&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02846-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leona Lovren&#269;i&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bonassin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Austin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ming Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15194" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin&#8208;nondedeu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12733" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03416455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kiselev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Street-Jones" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2021.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gismondi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131926" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croft" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.695763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudevit Luka Bo&#353;tjan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Anu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Besendorfer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pavi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bielen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hudina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka &#352;poljari&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.3.16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hua Tan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bracken-Grissom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01346-20" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van den Burg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01216-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Uriarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.2.12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona &#208;uretanovi&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11838" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107637" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hatira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nadeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gailledrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60479-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.926.48679" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Peng Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1381-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jenkins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mervyn Austin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5704-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4608.2.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3504-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar &#381;utini&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Linton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaldre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Paaver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Hurt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1496-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2017.12.4.10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651868v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Filipov&#225;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kozub&#237;kov&#225;-Balcarov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694866" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513731v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651921v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2847" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064688v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.10.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMW9ZT7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I.V. Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.07.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5BQX52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becking" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pflieger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2015037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204818v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouret," TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertocchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fondi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gherardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2015.1143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan You Gan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Austin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1018207" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iulia Iorgu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; &#350;tefan Iorgu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Paula Popa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florina Lev&#259;rd&#259;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Krapal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0373-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mruga&#322;a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Svoboda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.08.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D49GBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jandry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H6FSPBW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078477v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Vr&#229;lstad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Di&#233;guez-Uribeondo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Mangombi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMZVFGJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnar Kvellestad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore H&#229;stein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.07.008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V3DV7R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955978v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Strand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Edsman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12315" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7MKRCLJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646254v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1007326" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919138v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082633" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872658v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076639" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063226v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Matasov&#225;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070157" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filipova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vuillaume" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbonnel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Marie Risterucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9761-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Trouilhe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freyssinel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2012/0028" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g2012-008" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coignet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trouilh&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0717-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2R2XLFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595201v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chucholl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Soes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrusek" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636477v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borquez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02629.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636514v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Lieb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550060v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cataudella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.1099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486161v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holdich" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9526-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FZPDMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02116.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCHR19FD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376426v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0173-0153" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renai" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259811v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dieguez-Uribeondo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.811" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170760v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.793" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puillandre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/20060991" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01570.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110851v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113630v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bramard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dumas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006027" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078079v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Samollow" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01220.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Schulz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2005035" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaccara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbaresi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800581" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014351v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00972.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVRQR0ZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003012" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062763v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holdich" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1997.00176.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1MSWW6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123413v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Momon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003007" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123408v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123767v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002058" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002059" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribeondo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00849.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063392v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornuault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otrebsky" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2000004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123853v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011580721572" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NX8FJ6PS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123800v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00882-4.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SNFKGF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123841v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandall" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123809v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001327" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPS4828N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063396v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724098X00377" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063398v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raimond" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/1997055" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063397v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)84710-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37SH1LN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062717v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1996014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juchault" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00057507" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M5QWNPVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Maguire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldina Dakic" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382345v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluma" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asp&#225;n" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397095v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524007v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523998v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523990v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524025v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524020v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524014v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396698v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167987v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bfcnature.fr/produit/n18-les-ecrevisses-de-bourgogne-franche-comte-atlas-de-bourgogne/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498324v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396707v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Grubb" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119133v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Carral" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold F&#252;reder" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gherardi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119100v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keith" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112079v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121295v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535542v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121280v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138707v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simme" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825807v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>