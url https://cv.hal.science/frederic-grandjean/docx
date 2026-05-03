--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -770,697 +770,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
+                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Morin</w:t>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (5), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376746v1</w:t>
+                <w:t xml:space="preserve">hal-04684140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World of Crayfish™: a web platform towards real-time global mapping of freshwater crayfish and their pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Ion</w:t>
+                <w:t xml:space="preserve">Trophic niche of the invasive Cherax quadricarinatus and extent of competition with native shrimps in insular freshwater food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Bloomer</w:t>
+                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Bărăscu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Oficialdegui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Shoobs</w:t>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.18229⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.3227-3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03373-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396720v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery, systematics and conservation of an enigmatic freshwater crayfish (Parastacidae) from the Australian monsoon tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hammer</w:t>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Whiterod</w:t>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.120009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613740v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">World of Crayfish™: a web platform towards real-time global mapping of freshwater crayfish and their pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
+                <w:t xml:space="preserve">Caitlin Bloomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Tudor Bărăscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+                <w:t xml:space="preserve">Francisco Oficialdegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Loisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bech</w:t>
+                <w:t xml:space="preserve">Nathaniel Shoobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e18229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.18229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684140v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic niche of the invasive Cherax quadricarinatus and extent of competition with native shrimps in insular freshwater food webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudry</w:t>
+                <w:t xml:space="preserve">Rediscovery, systematics and conservation of an enigmatic freshwater crayfish (Parastacidae) from the Australian monsoon tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+                <w:t xml:space="preserve">Nick Whiterod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
+                <w:t xml:space="preserve">Jared Tromp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Suzanne Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.3227-3241. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03373-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613765v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple invasions and predation: the impact of the crayfish Cherax quadricarinatus on invasive and native snails</w:t>
               </w:r>
@@ -1570,334 +1570,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and distribution of Aphanomyces astaci in a European hotspot of ornamental crayfish introductions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Methodological Innovation Changes the Game: A 10‐Year Review of Environmental DNA (eDNA) Applied to Crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Mojžišová</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2023.108040⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398291v1</w:t>
+                <w:t xml:space="preserve">hal-04684181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Methodological Innovation Changes the Game: A 10‐Year Review of Environmental DNA (eDNA) Applied to Crayfish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Delaunay</w:t>
+                <w:t xml:space="preserve">Diversity and distribution of Aphanomyces astaci in a European hotspot of ornamental crayfish introductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Mojžišová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Weiperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Gebauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sweet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiří Patoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.108040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.4245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2023.108040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684181v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of the crayfish plague pathogen in red swamp crayfish populations in western France: How serious is the risk for the native white-clawed crayfish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Mojžišová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new invader in freshwater ecosystems in France: the rusty crayfish Faxonius rusticus (Girard, 1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,77 +2121,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of distance from source population and seasonality in eDNA detection of white‐clawed crayfish, through qPCR and ddPCR assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Noizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,90 +2778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous distribution of sex ratio distorters in natural populations of the isopod Armadillidium vulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lheraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2906,1095 +2906,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of early monitoring tools to detect aquatic invasive species: eDNA assay development and the case of the armored catfish Hypostomus robinii</w:t>
+                <w:t xml:space="preserve">Climate change would prevail over land use change in shaping the future distribution of Triturus marmoratus in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dubreuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Courty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin‐nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.260⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142240v1</w:t>
+                <w:t xml:space="preserve">hal-03326616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid swarm as a result of hybridization between two alien and two native water frog species (genus Pelophylax) in Central Croatia: Crna Mlaka fishpond acting as a species melting pot?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damjan Franjević</w:t>
+                <w:t xml:space="preserve">The invasive crayfish Cherax quadricarinatus facing chlordecone in Martinique: Bioaccumulation and depuration study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domagoj Đikić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matej Vucić</w:t>
+                <w:t xml:space="preserve">Eric Gismondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02846-y⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286, Part 3, pp.131926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063261v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change threatens unique genetic diversity within the Balkan biodiversity hotspot – The case of the endangered stone crayfish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
+                <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Temunović</w:t>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Bonassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Austin</w:t>
+                <w:t xml:space="preserve">Jennifer Daltry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.e02301. </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039296v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of microsatellite markers for Phoxinus lumaireul senso lato , Phoxinus marsilii and Phoxinus krkae for population and molecular taxonomic studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathogenicity of animal and plant parasitic Aphanomyces spp and their economic impact on aquaculture and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Klobučar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dušan Jelić</w:t>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">Andrei Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Street-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15194⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40: special issue on Oomycete-Plant and Animal Interactions, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2021.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039306v1</w:t>
+                <w:t xml:space="preserve">hal-03416455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change would prevail over land use change in shaping the future distribution of Triturus marmoratus in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of early monitoring tools to detect aquatic invasive species: eDNA assay development and the case of the armored catfish Hypostomus robinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Thomas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mauvisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Isselin‐nondedeu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarisse Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (2), pp.221-232. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.349-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326616v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity of animal and plant parasitic Aphanomyces spp and their economic impact on aquaculture and agriculture</w:t>
+                <w:t xml:space="preserve">Hybrid swarm as a result of hybridization between two alien and two native water frog species (genus Pelophylax) in Central Croatia: Crna Mlaka fishpond acting as a species melting pot?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Becking</w:t>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kiselev</w:t>
+                <w:t xml:space="preserve">Damjan Franjević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Rossi</w:t>
+                <w:t xml:space="preserve">Domagoj Đikić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Street-Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Petra Korlević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Vucić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40: special issue on Oomycete-Plant and Animal Interactions, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.3291-3304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2021.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02846-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416455v1</w:t>
+                <w:t xml:space="preserve">hal-04063261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive crayfish Cherax quadricarinatus facing chlordecone in Martinique: Bioaccumulation and depuration study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudry</w:t>
+                <w:t xml:space="preserve">A new set of microsatellite markers for Phoxinus lumaireul senso lato , Phoxinus marsilii and Phoxinus krkae for population and molecular taxonomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Vucić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gismondi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Smith-Ravin</w:t>
+                <w:t xml:space="preserve">Göran Klobučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5), pp.1225-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063266v1</w:t>
+                <w:t xml:space="preserve">hal-04039306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change threatens unique genetic diversity within the Balkan biodiversity hotspot – The case of the endangered stone crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schikorski</w:t>
+                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+                <w:t xml:space="preserve">Martina Temunović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+                <w:t xml:space="preserve">Lena Bonassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Daltry</w:t>
+                <w:t xml:space="preserve">Christopher Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.e02301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608735v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing biological invasion hypothesis testing using functional diversity indices</w:t>
               </w:r>
@@ -4114,90 +4114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NGS Magic Pudding: A Nanopore-Led Long-Read Genome Assembly for the Commercial Australian Freshwater Crayfish, Cherax destructor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.695763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4231,103 +4231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promising combination of a remote sensing approach and landscape connectivity modelling at a fine scale in urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139, pp.108930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,563 +4355,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pontastacus leptodactylus (Astacidae) Repeatome Provides Insight Into Genome Evolution and Reveals Remarkable Diversity of Satellite DNA</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of Thelohania contejeani and Cucumispora dikerogammari, pathogenic microsporidia of freshwater crustaceans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljudevit Luka Boštjančić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lena Bonassin</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Anušić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Višnja Besendorfer</w:t>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.611745. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.e01346-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.611745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01346-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063290v1</w:t>
+                <w:t xml:space="preserve">hal-03128727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Aphanomyces astaci Schikora, 1906, the causative agent of crayfish plague, in the Plitvice Lakes National Park, Croatia</w:t>
+                <w:t xml:space="preserve">The Pontastacus leptodactylus (Astacidae) Repeatome Provides Insight Into Genome Evolution and Reveals Remarkable Diversity of Satellite DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Pavić</w:t>
+                <w:t xml:space="preserve">Ljudevit Luka Boštjančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Bonassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bielen</w:t>
+                <w:t xml:space="preserve">Lucija Anušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leona Lovrenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Hudina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Višnja Besendorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.3.16⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.611745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.611745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063269v1</w:t>
+                <w:t xml:space="preserve">hal-04063290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More from less: Genome skimming for nuclear markers for animal phylogenomics, a case study using decapod crustaceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Hua Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mun Hua Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">Heather Bracken-Grissom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-Yam Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jcbiol/ruab009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of Thelohania contejeani and Cucumispora dikerogammari, pathogenic microsporidia of freshwater crustaceans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Aphanomyces astaci Schikora, 1906, the causative agent of crayfish plague, in the Plitvice Lakes National Park, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Pavić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Ana Bielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+                <w:t xml:space="preserve">Sandra Hudina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
+                <w:t xml:space="preserve">Ivanka Špoljarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.e01346-20. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.654-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01346-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.3.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128727v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genus-wide analysis of genetic variation to guide population management, hybrid identification, and monitoring of invasions and illegal trade in Iguana (Reptilia: Iguanidae)</w:t>
               </w:r>
@@ -4923,64 +4923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs van den Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5157,64 +5157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structure of the noble crayfish populations in the Balkan Peninsula revealed by mitochondrial and microsatellite DNA markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riho Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leona Lovrenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,51 +5304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mauvisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,77 +5425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for sequencing and de novo assembly of the European endangered white-clawed crayfish (Austropotamobius pallipes) abdominal muscle transcriptome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5540,498 +5540,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion and distribution of the redclaw crayfish, Cherax quadricarinatus, in Martinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">Habitat patches for newts in the face of climate change: local scale assessment combining niche modelling and graph theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2020041⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60479-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063292v1</w:t>
+                <w:t xml:space="preserve">hal-03111087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche modelling to guide conservation actions in France for the endangered crayfish Austropotamobius pallipes in relation to the invasive Pacifastacus leniusculus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+                <w:t xml:space="preserve">Invasion and distribution of the redclaw crayfish, Cherax quadricarinatus, in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.304-315. </w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421, pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505394v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat patches for newts in the face of climate change: local scale assessment combining niche modelling and graph theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Niche modelling to guide conservation actions in France for the endangered crayfish Austropotamobius pallipes in relation to the invasive Pacifastacus leniusculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin‐nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3570. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.304-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60479-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111087v1</w:t>
+                <w:t xml:space="preserve">hal-02505394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painted black: Iguana melanoderma (Reptilia, Squamata, Iguanidae) a new melanistic endemic species from Saba and Montserrat islands (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6082,64 +6082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giant Genome for a Giant Crayfish (Cherax quadricarinatus) With Insights Into cox1 Pseudogenes in Decapod Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Hua Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Peng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,598 +6210,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting suitable habitats of four range margin amphibians under climate and land-use changes in southwestern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Préau</w:t>
+                <w:t xml:space="preserve">Absence of evidence is not evidence of absence: Nanopore sequencing and complete assembly of the European lobster (Homarus gammarus) mitogenome uncovers the missing nad2 and a new major gene cluster duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Tom Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mervyn Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1381-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891968v1</w:t>
+                <w:t xml:space="preserve">hal-02295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of evidence is not evidence of absence: Nanopore sequencing and complete assembly of the European lobster (Homarus gammarus) mitogenome uncovers the missing nad2 and a new major gene cluster duplication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Ming Gan</w:t>
+                <w:t xml:space="preserve">Predicting suitable habitats of four range margin amphibians under climate and land-use changes in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Mervyn Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.335. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5704-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295475v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A story of nasal horns: two new subspecies of Iguana Laurenti, 1768 (Squamata, Iguanidae) in Saint Lucia, St Vincent &amp; the Grenadines, and Grenada (southern Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Morton</w:t>
+                <w:t xml:space="preserve">A new bunya-like virus associated with mass mortality of white-clawed crayfish in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Razafimafondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vucić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4608.2.1⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 533, pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295471v1</w:t>
+                <w:t xml:space="preserve">hal-02149506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bunya-like virus associated with mass mortality of white-clawed crayfish in the wild</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Delaunay</w:t>
+                <w:t xml:space="preserve">A story of nasal horns: two new subspecies of Iguana Laurenti, 1768 (Squamata, Iguanidae) in Saint Lucia, St Vincent &amp; the Grenadines, and Grenada (southern Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 533, pp.115-124. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4608 (2), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4608.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149506v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale population structure analysis in Armadillidium vulgare (Isopoda: Oniscidea) reveals strong female philopatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,51 +6878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater acidification: an example of an endangered crayfish species sensitive to pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Žutinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7246,64 +7246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORDER within the chaos: Insights into phylogenetic relationships within the Anomura (Crustacea: Decapoda) from mitochondrial sequences and gene order rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Hua Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Peng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Petrusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.541-549. </w:t>
@@ -7761,64 +7761,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid recovery of nuclear and mitochondrial genes by genome skimming from Northern Hemisphere freshwater crayfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Hua Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Peng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,51 +7895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Chara spp. (Charales: Characeae) as a bioindicator of physico-chemical habitat suitability for an endangered crayfish Austropotamobius pallipes in lentic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the molecular phylogeny and historical biogeography of the white-clawed crayfish (Decapoda, Astacidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I.V. Klobučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damjan Franjević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.26-40. </w:t>
@@ -8640,291 +8640,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitogenome of the endangered white-clawed freshwater crayfish Austropotamobius pallipes (Lereboullet, 1858) (Crustacea: Decapoda: Astacidae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christopher M Austin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-2. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1018207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133730v1</w:t>
+                <w:t xml:space="preserve">hal-01901355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+                <w:t xml:space="preserve">The complete mitogenome of the endangered white-clawed freshwater crayfish Austropotamobius pallipes (Lereboullet, 1858) (Crustacea: Decapoda: Astacidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Hua Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Valette</w:t>
+                <w:t xml:space="preserve">Huan You Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Breuil</w:t>
+                <w:t xml:space="preserve">Christopher M Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1018207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901355v1</w:t>
+                <w:t xml:space="preserve">hal-01133730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of 14 polymorphic microsatellite markers for the Transylvanian bush-cricket Pholidoptera transsylvanica (Orthoptera: Tettigoniidae)</w:t>
               </w:r>
@@ -9044,51 +9044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of experimental exposure to differently virulent Aphanomyces astaci strains on the immune response of the noble crayfish Astacus astacus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mrugała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,448 +9279,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephemeroptera communities as bioindicators of the suitability of headwater streams for restocking with white-clawed crayfish, Austropotamobius pallipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite markers for direct genotyping of the crayfish plague pathogen Aphanomyces astaci (Oomycetes) from infected host tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jandry</w:t>
+                <w:t xml:space="preserve">Trude Vrålstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brulin</w:t>
+                <w:t xml:space="preserve">Javier Diéguez-Uribeondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mišel Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Parinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joa Mangombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.560-565. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.317-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078467v1</w:t>
+                <w:t xml:space="preserve">hal-01078477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers for direct genotyping of the crayfish plague pathogen Aphanomyces astaci (Oomycetes) from infected host tissues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection and genotyping of Aphanomyces astaci directly from preserved crayfish samples uncovers the Norwegian crayfish plague disease history.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trude Vrålstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trude Vrålstad</w:t>
+                <w:t xml:space="preserve">Agnar Kvellestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Diéguez-Uribeondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joa Mangombi</w:t>
+                <w:t xml:space="preserve">Tore Håstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3-4, pp.317-324. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 173 (1-2), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078477v1</w:t>
+                <w:t xml:space="preserve">hal-01078499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection and genotyping of Aphanomyces astaci directly from preserved crayfish samples uncovers the Norwegian crayfish plague disease history.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Ephemeroptera communities as bioindicators of the suitability of headwater streams for restocking with white-clawed crayfish, Austropotamobius pallipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnar Kvellestad</w:t>
+                <w:t xml:space="preserve">M. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore Håstein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 173 (1-2), pp.66-75. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.560-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078499v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crayfish plague pathogen can infect freshwater-inhabiting crabs</w:t>
               </w:r>
@@ -9732,51 +9732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trude Vrålstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9846,421 +9846,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitogenome of the invasive spiny-cheek crayfish Orconectes limosus (Rafinesque, 1817) (Crustacea: Decapoda: Cambaridae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-infections of feminizing Wolbachia strains in natural populations of the terrestrial isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan You Gan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Yannick Bitome Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1007326⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646254v1</w:t>
+                <w:t xml:space="preserve">hal-00919138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infections of feminizing Wolbachia strains in natural populations of the terrestrial isopod Armadillidium vulgare.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Isolation and Characterization of Microsatellite Loci for the Isopod Crustacean Armadillidium vulgare and Transferability in Terrestrial Isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82633. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919138v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of Microsatellite Loci for the Isopod Crustacean Armadillidium vulgare and Transferability in Terrestrial Isopods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+                <w:t xml:space="preserve">The complete mitogenome of the invasive spiny-cheek crayfish Orconectes limosus (Rafinesque, 1817) (Crustacea: Decapoda: Cambaridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Ming Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Valette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Huan You Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Peng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76639. </w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.6-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1007326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872658v1</w:t>
+                <w:t xml:space="preserve">hal-02646254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of the Crayfish Plague Pathogen Aphanomyces astaci in Populations of the Signal Crayfish Pacifastacus leniusculus in France: Evaluating the Threat to Native Crayfish</w:t>
               </w:r>
@@ -10536,77 +10536,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Trouilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Freyssinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 179 (4), pp.293-303. </w:t>
@@ -11042,51 +11042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Ephemeroptera as bioindicators of the occurrence of white-clawed crayfish (Austropotamobius pallipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cataudella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ropiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12260,51 +12260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Crayfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.57-69</w:t>
@@ -12631,51 +12631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17, pp.520-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12761,51 +12761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (2), pp.217-219. </w:t>
@@ -13717,51 +13717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Patri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13814,260 +13814,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of genetics in knowledge, stock management and conservation of Austropotamobius pallipes in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Gouin</w:t>
+                <w:t xml:space="preserve">Geographical variation of mitochondrial DNA between populations of the white‐clawed crayfish Austropotamobius pallipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holdich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae:2003012⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (2), pp.493-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2427.1997.00176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123417v1</w:t>
+                <w:t xml:space="preserve">hal-04062763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation of mitochondrial DNA between populations of the white‐clawed crayfish Austropotamobius pallipes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Holdich</w:t>
+                <w:t xml:space="preserve">Involvement of genetics in knowledge, stock management and conservation of Austropotamobius pallipes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2003012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2427.1997.00176.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04062763v1</w:t>
+                <w:t xml:space="preserve">hal-00123417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological water quality assessment of the white-clawed crayfish habitat based on macroinvertebrate communities: Usefulness for its conservation</w:t>
               </w:r>
@@ -14183,51 +14183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Trouilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14411,235 +14411,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : astacidae) with a re-examination of the status of Austropotamobius berndhauseri</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">Compilation of molecular data for the phylogeny of the genus Austropotamobius: One species or several ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/20021975-99990280⟩</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.671-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae:2002058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123436v1</w:t>
+                <w:t xml:space="preserve">hal-00123767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of molecular data for the phylogeny of the genus Austropotamobius: One species or several ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : astacidae) with a re-examination of the status of Austropotamobius berndhauseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.671-680. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (3), pp.677-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae:2002058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/20021975-99990280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123767v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dispersal ability of Austropotamobius pallipes revealed by microsatellite markers in a French brook</w:t>
               </w:r>
@@ -16794,77 +16794,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner les approches de télédétection à très haute résolution spatiale et l’écologie du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées d’étude ESPI2R : Qu'est ce qu'artificialiser veut dire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École supérieure des professions immobilières (ESPI), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16902,90 +16902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les changements spatio-temporels de la connectivité paysagère à fine échelle via les outils et méthodes de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé (PPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17023,64 +17023,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corridors écologiques et connectivité dans un paysage changeant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17131,77 +17131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How urban landscape shapes the populations’ genetic structure of Armadillidium nasatum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Terrestrial Isopod Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Symposium on Terrestrial Isopod Biology (ISTIB), Jul 2021, Online Edition (hosted from Ghent), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17239,90 +17239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télédétection à très haute résolution en milieu urbain : quels apports pour la connectivité paysagère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REP21 : Colloque « Rencontres d'Ecologie des Paysages 2021 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution (SFE²), Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17759,77 +17759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contribution of remote sensing at very high-resolution in urban landscape connectivity modelling: an object-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17846,51 +17846,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -18130,603 +18130,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peste de l’écrevisse en France et en Bourgogne. 2022. Les écrevisses de Bourgogne. Hors-série n°18 de la revue scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of the Japanese Endangered Japanese Crayfish, Cambaroides japonicus (De Haan, 1841) (Decapoda; Cambaroididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Grubb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tadashi Kawai; D. Christopher Rogers. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrevisses de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série n°18, BFC NATURE., pp.177-182., 2022</w:t>
+              <w:t xml:space="preserve">Recent Advances in Freshwater Crustacean Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.487-503, 2021, Advances in Crustacean Research, 978-0-367-68904-9 (paperback) ; 978-0-367-44350-4 (hardback) ; 978-1-003-13956-0 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498324v1</w:t>
+                <w:t xml:space="preserve">hal-05396707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the Japanese Endangered Japanese Crayfish, Cambaroides japonicus (De Haan, 1841) (Decapoda; Cambaroididae)</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation of European crayfish, a challenge involving everybody, from the citizen to stakeholders, scientists and decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Edsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Füreder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Freshwater Crustacean Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, pp.487-503, 2021, Advances in Crustacean Research, 978-0-367-68904-9 (paperback) ; 978-0-367-44350-4 (hardback) ; 978-1-003-13956-0 (eBook)</w:t>
+              <w:t xml:space="preserve">Atlas of crayfish in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d'Histoire naturelle, pp.159-162, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396707v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of European crayfish, a challenge involving everybody, from the citizen to stakeholders, scientists and decision makers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Gherardi</w:t>
+                <w:t xml:space="preserve">Systematics and Phylogeny of freshwater crayfich, with particular reference to historical biogeography of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of crayfish in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Muséum national d'Histoire naturelle, pp.159-162, 2006</w:t>
+              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle, pp.11-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119133v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics and Phylogeny of freshwater crayfich, with particular reference to historical biogeography of Europe</w:t>
+                <w:t xml:space="preserve">Chapter 1. Systematics and phylogeny of freshwater crayfish, with particular reference to historical biogeography of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Souty-Grosset C., Holdich D. M., Noël P. Y., Reynolds J. D., Haffner P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas of crayfish in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle, pp.11-23, 2006</w:t>
+              <w:t xml:space="preserve">Atlas of Crayfish in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d'Histoire naturelle, Paris Patrimoines naturels, 64, pp.11-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119100v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and Management of Native Crayfish Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18755,51 +18673,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater crayfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freshwater crayfish, pp.20, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18809,327 +18727,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thevenoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the white-clawed crayfish (Austropotamobius pallipes) in western France: abiotic and biotic factors study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Trouilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19137,51 +19055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19191,65 +19109,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des écrevisses d'Aquitaine 2013-2016 : richesse patrimoniale, introductions et espèces invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19261,51 +19179,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plan Régional d’Actions Aquitain Écrevisses. 2017, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19315,114 +19233,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondries et résistance pléiotropique des lignées cellulaires K562 résistantes à la doxorubicine. Rôle éventuel des mitochondries dans la séquestration des drogues et modifications de l'expression des gènes codant les sous-unités de la cytochrome c oxydase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Limoges, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02825807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId613"/>
+      <w:footerReference w:type="default" r:id="rId612"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19569,51 +19487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bohman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Andersson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Strand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Vuci&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jeli&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Pavlinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10080375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.151675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Snow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lozada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Notte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coral-Santacruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology15010090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bloomer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B&#259;r&#259;scu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Shoobs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiterod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Tromp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Horner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4172" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Smith-Ravin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03373-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Moj&#382;i&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Weiperth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Patoka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.108040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Petrusek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guilmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panukorn Boonsit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsanun Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Ross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Austin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305316.2023.2167883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mauvisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ricou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03959969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0457" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubreuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Courty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Franjevi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj &#272;iki&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02846-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leona Lovren&#269;i&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bonassin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Austin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ming Gan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15194" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin&#8208;nondedeu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12733" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03416455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kiselev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Street-Jones" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2021.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gismondi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131926" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croft" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.695763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudevit Luka Bo&#353;tjan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Anu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Besendorfer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pavi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bielen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hudina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka &#352;poljari&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.3.16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hua Tan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bracken-Grissom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01346-20" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van den Burg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01216-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Uriarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.2.12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona &#208;uretanovi&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11838" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107637" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hatira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nadeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gailledrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60479-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.926.48679" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Peng Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1381-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jenkins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mervyn Austin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5704-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4608.2.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3504-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar &#381;utini&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Linton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaldre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Paaver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Hurt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1496-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2017.12.4.10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651868v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Filipov&#225;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kozub&#237;kov&#225;-Balcarov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694866" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513731v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651921v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2847" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064688v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.10.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMW9ZT7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I.V. Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.07.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5BQX52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becking" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pflieger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2015037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204818v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouret," TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertocchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fondi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gherardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2015.1143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan You Gan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Austin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1018207" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iulia Iorgu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; &#350;tefan Iorgu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Paula Popa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florina Lev&#259;rd&#259;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Krapal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0373-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mruga&#322;a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Svoboda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.08.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D49GBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jandry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H6FSPBW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078477v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Vr&#229;lstad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Di&#233;guez-Uribeondo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Mangombi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMZVFGJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnar Kvellestad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore H&#229;stein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.07.008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V3DV7R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955978v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Strand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Edsman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12315" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7MKRCLJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646254v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1007326" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919138v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082633" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872658v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076639" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063226v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Matasov&#225;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070157" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filipova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vuillaume" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbonnel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Marie Risterucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9761-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Trouilhe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freyssinel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2012/0028" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g2012-008" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coignet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trouilh&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0717-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2R2XLFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595201v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chucholl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Soes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrusek" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636477v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borquez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02629.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636514v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Lieb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550060v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cataudella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.1099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486161v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holdich" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9526-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FZPDMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02116.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCHR19FD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376426v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0173-0153" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renai" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259811v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dieguez-Uribeondo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.811" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170760v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.793" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puillandre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/20060991" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01570.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110851v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113630v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bramard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dumas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006027" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078079v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Samollow" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01220.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Schulz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2005035" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaccara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbaresi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800581" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014351v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00972.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVRQR0ZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003012" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062763v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holdich" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1997.00176.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1MSWW6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123413v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Momon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003007" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123408v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123767v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002058" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002059" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribeondo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00849.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063392v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornuault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otrebsky" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2000004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123853v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011580721572" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NX8FJ6PS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123800v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00882-4.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SNFKGF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123841v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandall" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123809v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001327" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPS4828N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063396v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724098X00377" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063398v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raimond" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/1997055" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063397v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)84710-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37SH1LN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062717v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1996014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juchault" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00057507" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M5QWNPVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Maguire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldina Dakic" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382345v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluma" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asp&#225;n" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397095v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524007v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523998v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523990v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524025v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524020v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524014v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396698v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167987v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bfcnature.fr/produit/n18-les-ecrevisses-de-bourgogne-franche-comte-atlas-de-bourgogne/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498324v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396707v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Grubb" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119133v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Carral" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold F&#252;reder" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gherardi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119100v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keith" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112079v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121295v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535542v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121280v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138707v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simme" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825807v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bohman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Andersson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Strand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Vuci&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jeli&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Pavlinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10080375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.151675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Snow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lozada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Notte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coral-Santacruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology15010090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Smith-Ravin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03373-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Ion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bloomer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor B&#259;r&#259;scu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Shoobs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hammer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiterod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Tromp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Horner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4172" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sweet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Moj&#382;i&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Weiperth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Patoka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2023.108040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Petrusek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2024.108128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guilmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panukorn Boonsit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsanun Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Ross" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Austin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305316.2023.2167883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mauvisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Go&#251;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3916" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ricou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03959969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0457" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin&#8208;nondedeu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12733" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gismondi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131926" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03416455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kiselev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Street-Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2021.08.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Courty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Franjevi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj &#272;iki&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevi&#263;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02846-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ming Gan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leona Lovren&#269;i&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bonassin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Austin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croft" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.695763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01346-20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudevit Luka Bo&#353;tjan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Anu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Besendorfer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611745" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hua Tan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bracken-Grissom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pavi&#263;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bielen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hudina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka &#352;poljari&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.3.16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van den Burg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-021-01216-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Uriarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.2.12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona &#208;uretanovi&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11838" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107637" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hatira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gailledrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60479-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020041" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nadeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.926.48679" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Peng Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jenkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mervyn Austin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5704-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1381-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Razafimafondy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuci&#263;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.05.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4608.2.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3504-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar &#381;utini&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Linton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaldre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Paaver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Hurt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1496-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2017.12.4.10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651868v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Filipov&#225;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kozub&#237;kov&#225;-Balcarov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694866" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513731v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651921v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2847" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064688v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.10.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMW9ZT7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I.V. Klobu&#269;ar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.07.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5BQX52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becking" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pflieger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2015037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204818v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouret," TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertocchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fondi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gherardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2015.1143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan You Gan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Austin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1018207" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Iulia Iorgu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; &#350;tefan Iorgu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Paula Popa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florina Lev&#259;rd&#259;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Krapal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0373-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mruga&#322;a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Svoboda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.08.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D49GBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078477v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trude Vr&#229;lstad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Di&#233;guez-Uribeondo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Mangombi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMZVFGJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078499v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnar Kvellestad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore H&#229;stein" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.07.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V3DV7R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078467v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jandry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brulin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H6FSPBW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955978v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Strand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Edsman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12315" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7MKRCLJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919138v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082633" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872658v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076639" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646254v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1007326" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063226v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Matasov&#225;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070157" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filipova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vuillaume" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cherbonnel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Marie Risterucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9761-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Trouilhe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Freyssinel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2012/0028" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g2012-008" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coignet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Trouilh&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0717-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2R2XLFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595201v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chucholl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Soes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrusek" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636477v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borquez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02629.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453825v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cherbonnel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-010-9307-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636514v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Lieb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550060v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cataudella" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.1099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486161v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holdich" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9526-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FZPDMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02116.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCHR19FD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376426v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0173-0153" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renai" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259811v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dieguez-Uribeondo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.811" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170760v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.793" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puillandre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/20060991" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01570.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110851v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113630v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bramard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dumas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2006027" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078079v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Samollow" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01220.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Schulz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2005035" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaccara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbaresi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800581" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014351v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00972.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVRQR0ZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062763v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holdich" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1997.00176.x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1MSWW6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123417v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003012" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123413v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Momon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003007" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123408v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123767v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002058" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2002059" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribeondo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00849.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063392v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornuault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otrebsky" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2000004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123853v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011580721572" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NX8FJ6PS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123800v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00882-4.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SNFKGF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123841v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandall" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123809v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001327" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPS4828N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063396v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724098X00377" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063398v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raimond" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/1997055" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130368v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Vincent" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoo Rassoulzadegan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#963;ois Cuzin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod57.5.1115" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063397v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)84710-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37SH1LN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062717v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1996014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juchault" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00057507" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M5QWNPVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Maguire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldina Dakic" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382345v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluma" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andersson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asp&#225;n" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397095v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524007v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523998v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523990v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524025v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524020v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524014v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396698v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167987v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bfcnature.fr/produit/n18-les-ecrevisses-de-bourgogne-franche-comte-atlas-de-bourgogne/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396707v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Grubb" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119133v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Carral" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold F&#252;reder" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gherardi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119100v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keith" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112079v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121295v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535542v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121280v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138707v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simme" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825807v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>